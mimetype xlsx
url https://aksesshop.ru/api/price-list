--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс-лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3712" uniqueCount="1220">
-[...4 lines deleted...]
-    <t>Актуально на 19 июня 2026 г. в 09:28 · ТЦ «Южные ворота», Москва · 584 позиций</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="429">
+  <si>
+    <t>AksesShop — Прайс-лист оптовика</t>
+  </si>
+  <si>
+    <t>Актуально на 04 августа 2026 г. в 11:05 · ТЦ «Южные ворота», Москва · 186 позиций</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Цена, ₽</t>
   </si>
   <si>
     <t>Условия цены</t>
   </si>
   <si>
     <t>В коробе, шт</t>
   </si>
@@ -67,3648 +67,1275 @@
   <si>
     <t>4ab328ba-0da4-462d-97f8-c31581759a6f</t>
   </si>
   <si>
     <t>150PCS SOCKET WRENCH SET</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>за шт при опте</t>
   </si>
   <si>
     <t>Открыть фото</t>
   </si>
   <si>
     <t>46a994f2-8874-4299-a52b-8bf57e78662b</t>
   </si>
   <si>
     <t>219PCS SOCKET WRENCH SET</t>
   </si>
   <si>
+    <t>7ccc69dc-365e-4fa4-8e75-d89a78b556dc</t>
+  </si>
+  <si>
+    <t>8шт фильтров для питьевой поилки кота, картонные для очистки</t>
+  </si>
+  <si>
+    <t>Товары для дома</t>
+  </si>
+  <si>
     <t>195b44fc-c31c-4a3a-9b4f-93809ede3b9e</t>
   </si>
   <si>
     <t>A17PRO</t>
   </si>
   <si>
     <t>Смартфон</t>
   </si>
   <si>
-    <t>69d02f86-5180-44d1-b9d5-c0fb622924c0</t>
-[...2 lines deleted...]
-    <t>Aux-42</t>
+    <t>5aaef5d8-95cb-4666-bd75-809ba51d1a50</t>
+  </si>
+  <si>
+    <t>BA64A Single port charger set(iP)(EU)</t>
+  </si>
+  <si>
+    <t>Зарядное устройство</t>
+  </si>
+  <si>
+    <t>8e121685-a7e9-4e3b-a01a-1aca4f818349</t>
+  </si>
+  <si>
+    <t>BX79 iP PD silicone charging data cable</t>
+  </si>
+  <si>
+    <t>0059c90d-71c9-4e24-95f6-5b94d45822f9</t>
+  </si>
+  <si>
+    <t>DEALJA Высокоскоростной фен для волос grey DEALJA GF-03 (серый)</t>
+  </si>
+  <si>
+    <t>Фен</t>
+  </si>
+  <si>
+    <t>2be641bd-0962-4e27-9154-8245cd72a313</t>
+  </si>
+  <si>
+    <t>Dyson Supersonic Topaz Orange</t>
+  </si>
+  <si>
+    <t>Бытовая техника</t>
+  </si>
+  <si>
+    <t>31beb98c-bded-450d-bc39-032343298974</t>
+  </si>
+  <si>
+    <t>GP-23 100.000 mAh</t>
+  </si>
+  <si>
+    <t>Power Bank</t>
+  </si>
+  <si>
+    <t>ab0f5072-0b3d-49e0-aec6-dcea64e2459b</t>
+  </si>
+  <si>
+    <t>Galaxy Buds Pro7</t>
+  </si>
+  <si>
+    <t>Аудио</t>
+  </si>
+  <si>
+    <t>01cc1094-52c8-41f4-b1f8-0762f92adb7f</t>
+  </si>
+  <si>
+    <t>Galaxy Buds6 Pro</t>
+  </si>
+  <si>
+    <t>7c84b180-6212-4925-914f-8a9b3414d2df</t>
+  </si>
+  <si>
+    <t>Galaxy buds pro</t>
+  </si>
+  <si>
+    <t>12b992fe-9d3d-44a1-9bb8-ea7c765ee29b</t>
+  </si>
+  <si>
+    <t>Game stick</t>
+  </si>
+  <si>
+    <t>ТВ-приставка</t>
+  </si>
+  <si>
+    <t>b8dcde4d-d528-4826-9cb0-6e4340824992</t>
+  </si>
+  <si>
+    <t>Gamin Tactix 8, amoled sapphire, 51mm</t>
+  </si>
+  <si>
+    <t>Смарт-часы</t>
+  </si>
+  <si>
+    <t>eaea7c00-7a00-4def-9f45-be28f4ec27e5</t>
+  </si>
+  <si>
+    <t>IPL Фотоэпилятор — салонный результат дома!</t>
+  </si>
+  <si>
+    <t>36c3a0a7-224f-4092-a76e-a79363c2c3ab</t>
+  </si>
+  <si>
+    <t>JBL-TUNE-Y95</t>
+  </si>
+  <si>
+    <t>Наушники</t>
+  </si>
+  <si>
+    <t>7877d0c3-9bf1-440e-881f-e67ee074d0d3</t>
+  </si>
+  <si>
+    <t>JBL-TUNES-29</t>
+  </si>
+  <si>
+    <t>567f8375-8efd-4b8c-99b9-f73f45b84dbe</t>
+  </si>
+  <si>
+    <t>JG-023 20,000 mAh</t>
+  </si>
+  <si>
+    <t>d68335f4-d2af-4c1a-9335-87db6561564c</t>
+  </si>
+  <si>
+    <t>KSC-980 /2M</t>
   </si>
   <si>
     <t>Кабель</t>
   </si>
   <si>
-    <t>5aaef5d8-95cb-4666-bd75-809ba51d1a50</t>
-[...26 lines deleted...]
-    <t>Dodorl HD2 Фен supre hair dryerВысокоскоростной фэн для волос (синий белый серый)</t>
+    <t>1eb7aadf-b84e-404a-aff7-dec7406e4d2b</t>
+  </si>
+  <si>
+    <t>LAXASFIT W10</t>
+  </si>
+  <si>
+    <t>4653a173-c94c-4f3c-acf5-ad0b68021e11</t>
+  </si>
+  <si>
+    <t>LED-проектор HY-300</t>
+  </si>
+  <si>
+    <t>Проектор</t>
+  </si>
+  <si>
+    <t>7bffaf90-4de8-481d-b4b0-99270cec6ae1</t>
+  </si>
+  <si>
+    <t>LK 4 Pro - 46 мм    Приложение HD Fit Pro</t>
+  </si>
+  <si>
+    <t>e21bac48-0446-4038-b356-a6e1f01593c0</t>
+  </si>
+  <si>
+    <t>Lingbo телефон G15 mini</t>
+  </si>
+  <si>
+    <t>df9e56c0-5072-4753-a0e8-6be701365a56</t>
+  </si>
+  <si>
+    <t>Lingbo телефон L11 pro</t>
+  </si>
+  <si>
+    <t>14eba403-d7a6-41e4-8922-92ec60713838</t>
+  </si>
+  <si>
+    <t>Lingbo телефон L55</t>
+  </si>
+  <si>
+    <t>01c6ba23-1c94-4867-b0a7-3d045079078e</t>
+  </si>
+  <si>
+    <t>MI-20.000/Solar</t>
+  </si>
+  <si>
+    <t>0932ff8c-be4a-4424-821f-44cb3e498f3e</t>
+  </si>
+  <si>
+    <t>MT5 RayBan</t>
+  </si>
+  <si>
+    <t>Камеры</t>
+  </si>
+  <si>
+    <t>1543e3ba-cfcb-4639-9267-5fabe95d02f6</t>
+  </si>
+  <si>
+    <t>Oppo A3s</t>
+  </si>
+  <si>
+    <t>5c695d38-9b8d-40a7-8d53-b9874c5b93e2</t>
+  </si>
+  <si>
+    <t>Pluse-5</t>
+  </si>
+  <si>
+    <t>Колонка</t>
+  </si>
+  <si>
+    <t>7ae5cd74-907b-4a09-b9d8-1dbea14fa9e0</t>
+  </si>
+  <si>
+    <t>Power Bank 40.000 mah</t>
+  </si>
+  <si>
+    <t>71620c27-39a7-4bbd-8c14-f8a7be1a6854</t>
+  </si>
+  <si>
+    <t>Redmi AirDots 2</t>
+  </si>
+  <si>
+    <t>d1582af9-8ac2-477d-8c57-378ebf4081bd</t>
+  </si>
+  <si>
+    <t>Samsung 45W Trio для ноутбука</t>
+  </si>
+  <si>
+    <t>Зарядки и питание</t>
+  </si>
+  <si>
+    <t>aa57e7dc-3f0a-446d-bdbf-fe79ff98cbeb</t>
+  </si>
+  <si>
+    <t>Samsung Galaxy Buds 4</t>
+  </si>
+  <si>
+    <t>04e3a50b-0cd4-46db-839f-50a85b5ca087</t>
+  </si>
+  <si>
+    <t>WO телефон X16 (Золотой)</t>
+  </si>
+  <si>
+    <t>Смартфоны и планшеты</t>
+  </si>
+  <si>
+    <t>0315634f-e695-4465-90f2-2ba609b978ce</t>
+  </si>
+  <si>
+    <t>WO телефон x200 pro (серый)</t>
+  </si>
+  <si>
+    <t>27d84110-f8fc-4943-bf28-e6962a461faa</t>
+  </si>
+  <si>
+    <t>Wi-Fi репитер (усилитель сигнала)</t>
+  </si>
+  <si>
+    <t>Wi-Fi и связь</t>
+  </si>
+  <si>
+    <t>d393d35c-669b-4afe-b197-51a2c928a7d4</t>
+  </si>
+  <si>
+    <t>X8 Unique Combination —многофункциональный подарочный универсальный наборов электроники и аксессуаров</t>
+  </si>
+  <si>
+    <t>Прочее</t>
+  </si>
+  <si>
+    <t>bf3bd3c0-3af5-4735-a702-e957791904dd</t>
+  </si>
+  <si>
+    <t>ZQS-V73</t>
+  </si>
+  <si>
+    <t>4869f2b8-cbcf-47dd-ba3f-744d468b5638</t>
+  </si>
+  <si>
+    <t>АКЦИЯ</t>
+  </si>
+  <si>
+    <t>03de042f-6578-438a-904c-faba16335ef0</t>
+  </si>
+  <si>
+    <t>Авто держатель магнитный на воздуховод deespi DX18</t>
+  </si>
+  <si>
+    <t>Авто</t>
+  </si>
+  <si>
+    <t>5504bcfa-a5a0-40f5-bf6d-9db26fd9b861</t>
+  </si>
+  <si>
+    <t>Авто держатель на воздуховод магнитный Carlive SX60</t>
+  </si>
+  <si>
+    <t>06b006f7-db85-454a-bd4c-41e10c6f4df6</t>
+  </si>
+  <si>
+    <t>Авто держатель на торпеду магнитный Carlive SX79</t>
+  </si>
+  <si>
+    <t>050fea99-6b0c-4f49-90fd-5ff77bb8646a</t>
+  </si>
+  <si>
+    <t>Автомагнитола Android 2 din Carlive A65 (TS18 1,7Ghz, Android 13, 10 дюйм 4G, DSP,</t>
+  </si>
+  <si>
+    <t>004a38ba-0a32-491a-9dfb-05c108b94170</t>
+  </si>
+  <si>
+    <t>Автомобильный Инвертор (преобразователь напряжения) 24V на 12V 70A</t>
+  </si>
+  <si>
+    <t>Автоаксессуары</t>
+  </si>
+  <si>
+    <t>a60ba23b-590a-44d5-8842-7e76a30a2c7e</t>
+  </si>
+  <si>
+    <t>Автомобильный видеорегистратор  FULL HD 1080P</t>
+  </si>
+  <si>
+    <t>Камера</t>
+  </si>
+  <si>
+    <t>bf387836-da5e-40b5-ba2e-9a90ac413d33</t>
+  </si>
+  <si>
+    <t>Автомобильный видеорегистратор 3 в 1 BLACK BOX TRAFFIC RECORDER (модель с тремя камерами: фронтальной, салонной и выносной заднего вида</t>
+  </si>
+  <si>
+    <t>ca26b5a8-6485-484f-8ac6-5ab5ab93f7f9</t>
+  </si>
+  <si>
+    <t>Автомобильный видеорегистратор зеркало с камерой заднего вида, Регистратор зеркало, Видео регистратор 10 дюймов</t>
+  </si>
+  <si>
+    <t>56753cb8-6438-453c-9c87-6eeb71b06ee0</t>
+  </si>
+  <si>
+    <t>Автомобильный компрессор TORNADO AC782 двухпоршневый</t>
+  </si>
+  <si>
+    <t>ce4660a6-e61e-436a-8cb0-f6984bd5dec5</t>
+  </si>
+  <si>
+    <t>Автомобильный компрессор ЦИКЛОН KS-303 однопоршневой</t>
+  </si>
+  <si>
+    <t>558f6669-aa09-4d57-b7ed-d0f5a8372f20</t>
+  </si>
+  <si>
+    <t>Адаптер YY-CT3</t>
+  </si>
+  <si>
+    <t>0029c4b7-edde-4256-9cf9-e73af10c548d</t>
+  </si>
+  <si>
+    <t>Адаптер bluetooth XH-6 10pcs</t>
+  </si>
+  <si>
+    <t>Wi-Fi оборудование</t>
+  </si>
+  <si>
+    <t>14de5158-3b9c-42a4-bde8-3c8f9ffa7bbe</t>
+  </si>
+  <si>
+    <t>Аккумуляторная цепная пила чёрного цвета</t>
+  </si>
+  <si>
+    <t>01142807-df02-47b6-aa3d-014a91b6687e</t>
+  </si>
+  <si>
+    <t>Антенный кабель TV02 (ТВ гнездо - ТВ штекер) 1,5м белый</t>
+  </si>
+  <si>
+    <t>ТВ-аксессуары</t>
+  </si>
+  <si>
+    <t>016d1429-2c59-4487-88ef-9b915b2aa341</t>
+  </si>
+  <si>
+    <t>Антенный кабель TV03 (ТВ гнездо - ТВ штекер) 2м белый</t>
+  </si>
+  <si>
+    <t>21034cf2-f431-4811-9dcc-6339aae7e96f</t>
+  </si>
+  <si>
+    <t>Ароматизатор салона MS13 АРЕОН Флакон (50pcs mix)	MS0991</t>
+  </si>
+  <si>
+    <t>4259f80c-a443-449c-923c-886969920f0d</t>
+  </si>
+  <si>
+    <t>Беспроводная Bluetooth-колонка</t>
+  </si>
+  <si>
+    <t>e9e87fc7-308e-4c98-bb3e-d1d89d99899b</t>
+  </si>
+  <si>
+    <t>Беспроводная колонка JQS6221</t>
+  </si>
+  <si>
+    <t>968a4800-80fa-4cf2-871a-7ca3931e1ce0</t>
+  </si>
+  <si>
+    <t>Беспроводной Wi-Fi USB-адаптер модели LP-UW07 с  поворотной антенной.</t>
+  </si>
+  <si>
+    <t>04a6b62e-9e11-4a8b-897d-79762d124a65</t>
+  </si>
+  <si>
+    <t>Беспроводной микрофон-клипса 080, Type-C+OTG, Android, Apple</t>
+  </si>
+  <si>
+    <t>Микрофоны для телефонов и камер</t>
+  </si>
+  <si>
+    <t>07ca0b8f-83dd-493c-a46b-f14236001eb3</t>
+  </si>
+  <si>
+    <t>Беспроводной наушник Xiaomi</t>
+  </si>
+  <si>
+    <t>79425abc-8cf8-4d6f-9213-32b514c0f3e2</t>
+  </si>
+  <si>
+    <t>Беспроводной ручной и вертикальный пылесос 2в1 предназначенный для сухой уборки дома и автомобиля</t>
+  </si>
+  <si>
+    <t>a6a30eef-c334-43db-a535-667103acd5b6</t>
+  </si>
+  <si>
+    <t>Беспроводные наушники Galaxy Buds7 Pro</t>
+  </si>
+  <si>
+    <t>e4b44f64-74f9-446e-bbae-745f3c57dd2b</t>
+  </si>
+  <si>
+    <t>Блендера DEESPI DEE-BL02</t>
+  </si>
+  <si>
+    <t>Кухня</t>
+  </si>
+  <si>
+    <t>244e4379-22a3-48ef-a797-aeb3f76415fa</t>
+  </si>
+  <si>
+    <t>Блинница</t>
+  </si>
+  <si>
+    <t>6fa2cb71-bc24-4311-abf2-970be32fd0e3</t>
+  </si>
+  <si>
+    <t>Блок</t>
+  </si>
+  <si>
+    <t>dd6d6500-7b87-4c63-b25c-dbd74fc60d29</t>
+  </si>
+  <si>
+    <t>Блок USB 18W усиленный</t>
+  </si>
+  <si>
+    <t>033534f2-95b5-4a54-840b-135b33b1da3e</t>
+  </si>
+  <si>
+    <t>Блок питания HKY 5V HKY66 5V/2A (5.5*2.5)</t>
+  </si>
+  <si>
+    <t>042b893e-2a7c-4807-bb49-44eb8fe3f96d</t>
+  </si>
+  <si>
+    <t>Блок питания Live-Power 16.8V LP118 16.8V/2A (5,5*2,5) для литиевых сборов</t>
+  </si>
+  <si>
+    <t>04ccee49-609e-4196-9149-cd709f1261b4</t>
+  </si>
+  <si>
+    <t>Блок питания универсальный для ноутбуков LP507 12V-24V 150W + 8 насадок авто + сеть</t>
+  </si>
+  <si>
+    <t>0e33f591-4c73-4cd9-9914-63289170791c</t>
+  </si>
+  <si>
+    <t>Блютус наушник TW-5051</t>
+  </si>
+  <si>
+    <t>7ab04931-27a3-4237-83c9-972babc1b1f7</t>
+  </si>
+  <si>
+    <t>Блютус наушник TW-5053</t>
+  </si>
+  <si>
+    <t>d5dfca7b-d5cc-4362-9326-2a99939ff517</t>
+  </si>
+  <si>
+    <t>Блютус наушник TW-5054</t>
+  </si>
+  <si>
+    <t>c2a81cf6-6855-47de-a585-dca8907023c4</t>
+  </si>
+  <si>
+    <t>Блютус наушник TW-Smile pods</t>
+  </si>
+  <si>
+    <t>09cc41d5-b7b6-4415-aad5-5f09d14f5ffa</t>
+  </si>
+  <si>
+    <t>Блютус наушник TW-X15</t>
+  </si>
+  <si>
+    <t>ec016522-0686-4db1-af26-bc7a639c8db2</t>
+  </si>
+  <si>
+    <t>Блютус наушник М19</t>
+  </si>
+  <si>
+    <t>a6dc762e-5ee7-4ad1-b128-b442d206c718</t>
+  </si>
+  <si>
+    <t>В коробке 100 штук</t>
+  </si>
+  <si>
+    <t>92bcf97f-f702-45a8-94c3-21070c7fb09e</t>
+  </si>
+  <si>
+    <t>В коробке 30 штук</t>
+  </si>
+  <si>
+    <t>9f973784-d15e-4e92-9e40-252307037456</t>
+  </si>
+  <si>
+    <t>В коробке 50 штук</t>
+  </si>
+  <si>
+    <t>36d33c9e-cf9a-4d48-9830-8041a49c86ea</t>
+  </si>
+  <si>
+    <t>ВОЗДУХОДУВКА АККУМУЛЯТОРНЫЙ</t>
+  </si>
+  <si>
+    <t>Садовый инструмент</t>
+  </si>
+  <si>
+    <t>1c5d7947-8d5a-4338-82c2-a0c9351bddc6</t>
+  </si>
+  <si>
+    <t>Вентилятор напольный 40W 16" (4pcs)	MS0968</t>
+  </si>
+  <si>
+    <t>f7bf9c37-becd-4ed0-8f5c-447d1f74fd6d</t>
+  </si>
+  <si>
+    <t>Видеонаблюдения модели Q12,</t>
+  </si>
+  <si>
+    <t>dc0a2766-aa3e-44d6-b7bc-f49d70886535</t>
+  </si>
+  <si>
+    <t>Воздуходувка аккумуляторная</t>
+  </si>
+  <si>
+    <t>Садовая техника</t>
+  </si>
+  <si>
+    <t>afa3786a-1a9d-4607-bc28-568ecbc3ef1a</t>
+  </si>
+  <si>
+    <t>ГРЕЛКА ДЛЯ РУК САМОНАГРЕВАЮЩАЯСЯ</t>
+  </si>
+  <si>
+    <t>fd5e80f9-eea8-411f-8c95-d30447c5231c</t>
+  </si>
+  <si>
+    <t>Дарсонваль</t>
+  </si>
+  <si>
+    <t>Товары для здоровья</t>
+  </si>
+  <si>
+    <t>7fbc81a5-09f3-4424-8d3f-e0a8e62a70f4</t>
+  </si>
+  <si>
+    <t>Двухдиапазонный беспроводной USB Wi-Fi адаптер LP-UAC27D</t>
+  </si>
+  <si>
+    <t>a36ec063-42bb-449b-8d0b-426007fe1051</t>
+  </si>
+  <si>
+    <t>Детский планшет HD G-705</t>
+  </si>
+  <si>
+    <t>Планшет</t>
+  </si>
+  <si>
+    <t>1f389119-c3b0-43d3-b328-daeb7cbb813a</t>
+  </si>
+  <si>
+    <t>Детский планшет WO35</t>
+  </si>
+  <si>
+    <t>11acf290-b7d2-434a-b9b4-9044be35f708</t>
+  </si>
+  <si>
+    <t>Джойстик Sony PS3</t>
+  </si>
+  <si>
+    <t>2fde7d99-d3a5-4207-a3e4-26f4e04731a6</t>
+  </si>
+  <si>
+    <t>Джойстик Sony PS4</t>
+  </si>
+  <si>
+    <t>a7974748-ed4a-46bc-a210-4c834c77438b</t>
+  </si>
+  <si>
+    <t>Зарядка тайп</t>
+  </si>
+  <si>
+    <t>b1cb377e-9a4d-4562-b84e-a58a3ebb47c4</t>
+  </si>
+  <si>
+    <t>Игровая приставка M15</t>
+  </si>
+  <si>
+    <t>ТВ и приставки</t>
+  </si>
+  <si>
+    <t>946e0c1c-ba08-406b-8c20-1b31ecf92d16</t>
+  </si>
+  <si>
+    <t>Игровая приставка M18 Pro</t>
+  </si>
+  <si>
+    <t>Игровые приставки</t>
+  </si>
+  <si>
+    <t>5cf0086b-4894-4b7f-ada9-014ca987d5cf</t>
+  </si>
+  <si>
+    <t>Идеальная посадка, премиальный звук и мощное шумоподавление.</t>
+  </si>
+  <si>
+    <t>0459f0e8-97a3-4804-ac69-d53973da9c07</t>
+  </si>
+  <si>
+    <t>Кабель HDMI 8K 2.1 high speed 5м (силиконовый)</t>
+  </si>
+  <si>
+    <t>Кабели</t>
+  </si>
+  <si>
+    <t>00be89ed-beaf-43dc-9173-647340d36d72</t>
+  </si>
+  <si>
+    <t>Кабель USB DS79L Type-C-L 3.1A 27W 1000mm Силиконовый (Black) 20pcs</t>
+  </si>
+  <si>
+    <t>0193f16c-0c5b-4ef0-9b94-b3ee4c25b395</t>
+  </si>
+  <si>
+    <t>Кабель UTP (патч-корд) Live-Power 5E 10м</t>
+  </si>
+  <si>
+    <t>03eecf60-212b-4110-a877-f163a311858f</t>
+  </si>
+  <si>
+    <t>Кабель deespi DS88L Type-C-L 20W резиновый без упаковки 1000mm (White) 50pcs</t>
+  </si>
+  <si>
+    <t>004832ff-c9de-44bf-9c0b-44d7089bf46e</t>
+  </si>
+  <si>
+    <t>Кабель Аудио Premium H230 AUX Jack 3,5mm M/F 90° 1800mm (25pcs)</t>
+  </si>
+  <si>
+    <t>019f75f2-c93c-429a-9473-77ccc313dbe5</t>
+  </si>
+  <si>
+    <t>Кабель удлинитель UDL09 10м (5.5x2.5-F to 5.5x2.5-M) 5pcs</t>
+  </si>
+  <si>
+    <t>933514d2-ecc6-4e11-8ba9-66c3c8be2797</t>
+  </si>
+  <si>
+    <t>Крепления для смартфон на штатив</t>
+  </si>
+  <si>
+    <t>d5179e08-97d6-4780-a97a-9619c3916ce1</t>
+  </si>
+  <si>
+    <t>Магнитный светодиодный светильник (лампа-подсветка) для селфи, блогов и видеозвонков (Magnetic Suction Lighting Fill Light),</t>
+  </si>
+  <si>
+    <t>Освещение</t>
+  </si>
+  <si>
+    <t>76b5e093-f942-4c59-8f02-385cb8e9204e</t>
+  </si>
+  <si>
+    <t>Массажер W535</t>
+  </si>
+  <si>
+    <t>72e282fe-1bb5-40df-9b4e-78dda64d57dd</t>
+  </si>
+  <si>
+    <t>Массажер для тела антицеллюлитный вакуумный</t>
+  </si>
+  <si>
+    <t>0fa2dcec-026e-4664-bfd8-76a31f2873b0</t>
+  </si>
+  <si>
+    <t>Машинка на пульте Дрифт</t>
+  </si>
+  <si>
+    <t>c3e8f063-e989-4b5b-9f39-57ec74913d0c</t>
+  </si>
+  <si>
+    <t>Мини Ручной вентилятор</t>
+  </si>
+  <si>
+    <t>d89aa80b-e3f6-43ab-8647-973eac779686</t>
+  </si>
+  <si>
+    <t>Мини-экшн камера 1080P</t>
+  </si>
+  <si>
+    <t>a5e52bcb-70df-4448-87f6-b714cfb9a71a</t>
+  </si>
+  <si>
+    <t>Мини-экшн-камера 4K WiFi: 4K камера+64GB</t>
+  </si>
+  <si>
+    <t>03d371b9-259b-400a-bd95-9a998e2d043d</t>
+  </si>
+  <si>
+    <t>Многофункциональный сетевой фильтр SR01 3 розетки + PD + QC3.0 + 2USB порт</t>
+  </si>
+  <si>
+    <t>f12fd2e5-d26e-4132-861e-a63b631880a1</t>
+  </si>
+  <si>
+    <t>Мобильный напольный кондиционер (бытовой осушитель воздуха)  IDISSA</t>
+  </si>
+  <si>
+    <t>a219f8f9-e58c-42ef-93d4-d273d39843d1</t>
+  </si>
+  <si>
+    <t>Монопод-трипод</t>
+  </si>
+  <si>
+    <t>390c6b72-4f49-42df-b431-0ec946c52696</t>
+  </si>
+  <si>
+    <t>Монопод-трипод R1</t>
+  </si>
+  <si>
+    <t>e801eb3b-dadd-4ee1-bcf4-8e122155574a</t>
+  </si>
+  <si>
+    <t>Мухобойка электрическая ракетка от комаров и мух</t>
+  </si>
+  <si>
+    <t>30cb8f15-de4c-4bee-846a-1f45e6800f67</t>
+  </si>
+  <si>
+    <t>НАБОР КЛЮЧЕЙ 108 ПРЕДМЕТОВ</t>
+  </si>
+  <si>
+    <t>79aa9d1d-8dbf-4ae7-863b-2867ce84be76</t>
+  </si>
+  <si>
+    <t>НАБОР КЛЮЧЕЙ 121 ПРЕДМЕТОВ</t>
+  </si>
+  <si>
+    <t>f4350ea1-41eb-49bc-9b21-c7794337e30b</t>
+  </si>
+  <si>
+    <t>Набор 4в1 DeWalt</t>
+  </si>
+  <si>
+    <t>9c6803ce-5b9f-4e7b-b7a9-da803953eed4</t>
+  </si>
+  <si>
+    <t>Набор ударных отверток 7 pcs березовый</t>
+  </si>
+  <si>
+    <t>2fc7c08a-51be-4a5b-860e-d46966cd9b99</t>
+  </si>
+  <si>
+    <t>Набор ударных отверток 7 pcs желтый</t>
+  </si>
+  <si>
+    <t>96a5cc1f-0372-448c-8a71-2468bdfff7b1</t>
+  </si>
+  <si>
+    <t>Набор ударных отверток 7 pcs салатовый</t>
+  </si>
+  <si>
+    <t>374221d6-87e8-4787-bde1-172e4c187e5f</t>
+  </si>
+  <si>
+    <t>Напор отвёртка 128 предметов</t>
+  </si>
+  <si>
+    <t>63022bc5-207e-4042-a6af-518b180016e3</t>
+  </si>
+  <si>
+    <t>Настольная двухконфорочная инфракрасная плита Luma Bella Radiant-Cooker (модель LB-57035)</t>
+  </si>
+  <si>
+    <t>e31c9920-e394-4569-82ce-ce6794db09bf</t>
+  </si>
+  <si>
+    <t>Настольная лампа HG DUE HG-3688 — это компактный светодиодный светильник с гибкой ножкой, встроенным аккумулятором и подставкой-органайзером для канцелярии</t>
+  </si>
+  <si>
+    <t>001ea56d-17e8-421d-8111-38cfb4fdee54</t>
+  </si>
+  <si>
+    <t>Наушники беспроводные Ugetus 05</t>
+  </si>
+  <si>
+    <t>31f0a6a3-896c-4434-a5b3-9735ae6020b4</t>
+  </si>
+  <si>
+    <t>Оригинальный водяной шланг 2м с резьбой</t>
+  </si>
+  <si>
+    <t>3a3ef034-9fab-4c8c-adf3-87dbb6293600</t>
+  </si>
+  <si>
+    <t>Сантехника</t>
+  </si>
+  <si>
+    <t>0a66d7b0-fdc6-4f80-94ad-9fea3ca47869</t>
+  </si>
+  <si>
+    <t>Отпариввтель ручной сверхмощный</t>
+  </si>
+  <si>
+    <t>016c48d5-81e8-4a2b-b713-b48aacd95cf5</t>
+  </si>
+  <si>
+    <t>Пакетик с замком Zip-lock 12*20см (100шт)</t>
+  </si>
+  <si>
+    <t>Канцелярия</t>
+  </si>
+  <si>
+    <t>a49ec94d-4836-4a8b-8047-9d21c30a33f2</t>
+  </si>
+  <si>
+    <t>Пароочиститель 12В1</t>
+  </si>
+  <si>
+    <t>01aee838-6004-4ac6-8395-24a7f28931a9</t>
+  </si>
+  <si>
+    <t>Переходник H23 (5.5x2.5-F to 5.5x1.7-M 20см) 20pcs</t>
+  </si>
+  <si>
+    <t>512bc71d-2ca5-4c8a-907f-7a991ab90c7a</t>
+  </si>
+  <si>
+    <t>Пила 12 дюймов</t>
+  </si>
+  <si>
+    <t>ef096eaa-d7b9-4e91-9017-aa77a2df582a</t>
+  </si>
+  <si>
+    <t>Планшет P60 Pad</t>
+  </si>
+  <si>
+    <t>02e4b96e-b3ce-4274-bd7a-6ddd8583bd93</t>
+  </si>
+  <si>
+    <t>Планшет Rommock S9x 10.1 экран (серый Золотой)</t>
+  </si>
+  <si>
+    <t>2ae90aeb-fad3-4e6f-870a-148ac0d487f0</t>
+  </si>
+  <si>
+    <t>Планшет WO8 ULTRA 11.0 экран（HD）INCELL экран</t>
+  </si>
+  <si>
+    <t>698b4616-e99f-4ce6-bf9c-d3a8b67e8aa7</t>
+  </si>
+  <si>
+    <t>Планшет с клавиатурой и стилусом MTOUCH T2 pro</t>
+  </si>
+  <si>
+    <t>e129aa13-15ba-4ac6-bea4-8bae843bf8fd</t>
+  </si>
+  <si>
+    <t>Подушка ортопедическая</t>
+  </si>
+  <si>
+    <t>b0661284-fb2a-4917-a193-0384636d1f18</t>
+  </si>
+  <si>
+    <t>Портативная колонка B38</t>
+  </si>
+  <si>
+    <t>b5cdb6db-c1f7-40a4-ac95-e2657f5d57bc</t>
+  </si>
+  <si>
+    <t>Портативная колонка B43</t>
+  </si>
+  <si>
+    <t>2053e5a1-84a6-478d-99b1-d09aad86c992</t>
+  </si>
+  <si>
+    <t>Портативная колонка JBL Flip 7</t>
+  </si>
+  <si>
+    <t>6641b145-2ce3-4ba9-9076-7f4f1803649c</t>
+  </si>
+  <si>
+    <t>Портативный аккумулятор MagSafe 20000 мАч PD, чёрный матовый</t>
+  </si>
+  <si>
+    <t>9609d7e2-f823-4905-a535-019446efef8f</t>
+  </si>
+  <si>
+    <t>Приставка игровая М8 mini</t>
+  </si>
+  <si>
+    <t>faf5cadf-7899-4960-8940-297d43ed54ef</t>
+  </si>
+  <si>
+    <t>Проектор HY260pro</t>
+  </si>
+  <si>
+    <t>2813fd1c-e111-44d8-a203-3dd8d268bed5</t>
+  </si>
+  <si>
+    <t>Проектор X8 Pro</t>
+  </si>
+  <si>
+    <t>06a36bf7-5485-407a-aea4-59ead0ea0fae</t>
+  </si>
+  <si>
+    <t>Профессиональный инверторный сварочный полуавтомат Ruiliang MIG-400  предназначен для тяжелых промышленных нагрузок и длительной непрерывной работы</t>
+  </si>
+  <si>
+    <t>4f2c8715-3e33-4b2d-a19f-b7fdc865f763</t>
+  </si>
+  <si>
+    <t>Прямой инструмент Dyson HT01</t>
+  </si>
+  <si>
+    <t>Красота и уход</t>
+  </si>
+  <si>
+    <t>cdf326de-6779-49c6-9ce2-87799d71efd7</t>
+  </si>
+  <si>
+    <t>Пылесос Максимальная комплектация</t>
+  </si>
+  <si>
+    <t>0608bc2f-c58d-4980-807c-2c231c98987a</t>
+  </si>
+  <si>
+    <t>Разветвитель автоприкуривателя 1630 Olesson 40pcs</t>
+  </si>
+  <si>
+    <t>0412a799-9d31-45ef-9b40-587eb20eb662</t>
+  </si>
+  <si>
+    <t>Разветвитель автоприкуривателя 1676 Olesson 60pcs</t>
+  </si>
+  <si>
+    <t>0408e789-e811-4a0b-b8b1-511d9461121d</t>
+  </si>
+  <si>
+    <t>Разъем USB в авто (врезные) 12V-24V AC20 QC3.0 + QC3.0 + PD30W + вольтметр</t>
+  </si>
+  <si>
+    <t>005a6889-832c-4f41-92a2-0f23679c409c</t>
+  </si>
+  <si>
+    <t>Разъем USB в авто (врезные) 12V-24V AC21 2 QC3.0 + 2 PD30W (вкл/выкл) металл. корпус</t>
+  </si>
+  <si>
+    <t>24ea543a-039a-4d4b-88c9-7d1ce6029454</t>
+  </si>
+  <si>
+    <t>Робот мойщик окон белый, серый - 2941822859</t>
+  </si>
+  <si>
+    <t>0046b478-0735-4d60-9fc4-95e238d365d2</t>
+  </si>
+  <si>
+    <t>Ручной Светодиодный фонарь CF11 1200mah</t>
+  </si>
+  <si>
+    <t>aa7dab98-2e9c-4744-b2b5-b976fd02004f</t>
+  </si>
+  <si>
+    <t>Сетевая головка Xiaomi 45w</t>
+  </si>
+  <si>
+    <t>02afbdf5-4e24-4753-b868-eca29d8f05d4</t>
+  </si>
+  <si>
+    <t>Сетевой фильтр-удлинитель Live-Power LP5135 4р. С/З 16А с выкл. 10м (white)</t>
+  </si>
+  <si>
+    <t>f35b92a9-7033-499d-b889-0d3d8d612942</t>
+  </si>
+  <si>
+    <t>Слуховой аппарат JZ-1088A</t>
+  </si>
+  <si>
+    <t>8059aa29-8303-4d28-a0ec-29825816f437</t>
+  </si>
+  <si>
+    <t>Смарт часы Haino Teko-16</t>
+  </si>
+  <si>
+    <t>b98a9624-d1f3-4256-9e47-c21e7c323aa2</t>
+  </si>
+  <si>
+    <t>Спортивные смарт-очки со встроенной экшн-камерой (Smart Bike Glasses, модель YJ01), предназначенные для записи видео от первого лица во время езды на велосипеде, бега или активного отдыха</t>
+  </si>
+  <si>
+    <t>01ec6952-4ad0-4ae6-bf6d-139ae4bf493b</t>
+  </si>
+  <si>
+    <t>Сумка для ноутбука LIVE-POWER SDN02 13'' (black)</t>
+  </si>
+  <si>
+    <t>Сумки и рюкзаки</t>
+  </si>
+  <si>
+    <t>df1a41a1-8864-4b4a-9273-1296d6edb296</t>
+  </si>
+  <si>
+    <t>ТВ приставка Андроид Q96</t>
+  </si>
+  <si>
+    <t>02291a06-8378-49fb-b16d-2a1fa4f0ec36</t>
+  </si>
+  <si>
+    <t>Удлинитель Розетки LP SF513 3м С/З (с переключателем) White</t>
+  </si>
+  <si>
+    <t>Сетевой фильтр</t>
+  </si>
+  <si>
+    <t>620346c9-1493-4085-abed-b66a2ea1d50c</t>
+  </si>
+  <si>
+    <t>Уличный камера видеонаблюдение P11</t>
+  </si>
+  <si>
+    <t>3517e22b-cf60-459b-96e8-7aeb8fc42a8c</t>
+  </si>
+  <si>
+    <t>Умные часы Серый</t>
+  </si>
+  <si>
+    <t>549f67ab-3a9f-4ca8-9f44-70d5c7186b31</t>
+  </si>
+  <si>
+    <t>f09f9085-15c3-4324-882c-4423ce8d866b</t>
+  </si>
+  <si>
+    <t>Усилитель Wi-Fi</t>
+  </si>
+  <si>
+    <t>abb29ae1-7114-4fcf-b456-0ead6e202972</t>
+  </si>
+  <si>
+    <t>Фитнес-браслет Smart Band M9 Xiaomi Mi Band,</t>
+  </si>
+  <si>
+    <t>Компьютеры и периферия</t>
+  </si>
+  <si>
+    <t>86906cd5-9ecd-4f31-bd7d-cd529d0645ad</t>
+  </si>
+  <si>
+    <t>Фонтан поилка беспроводной для вашей кошка, собака, и тд…</t>
+  </si>
+  <si>
+    <t>a349dd58-250a-4a81-8575-197f829dd952</t>
+  </si>
+  <si>
+    <t>Фотоаппарат Q6 彩马</t>
+  </si>
+  <si>
+    <t>7c0466d6-70a0-4b1f-8f82-ac221069850e</t>
+  </si>
+  <si>
+    <t>Фотоаппарат Y3 圣诞款相机</t>
+  </si>
+  <si>
+    <t>c6cc6d77-8791-436c-9c42-4d3987d91c69</t>
+  </si>
+  <si>
+    <t>Фотоаппарат Z13相机</t>
+  </si>
+  <si>
+    <t>e8a2870d-85ea-4917-9755-2a4d97014657</t>
+  </si>
+  <si>
+    <t>ШУРУПОВЕРТ БЕЗ ЩЕТОЧНЫЙ</t>
+  </si>
+  <si>
+    <t>1f02ba8c-639d-4dc0-a219-1416f1c23d98</t>
+  </si>
+  <si>
+    <t>Шармы-подвески</t>
+  </si>
+  <si>
+    <t>0586d4a3-3f26-459e-b72d-49b3c7a9f926</t>
+  </si>
+  <si>
+    <t>Экшен камера 6K 🎥</t>
+  </si>
+  <si>
+    <t>6c70ca73-196f-4e59-824e-49e673d1cd7b</t>
+  </si>
+  <si>
+    <t>Экшен камера 🎥</t>
+  </si>
+  <si>
+    <t>3f3a7fe7-6695-4698-acda-403b646f22bc</t>
+  </si>
+  <si>
+    <t>Электробритва 3в1</t>
+  </si>
+  <si>
+    <t>Красота и здоровье</t>
+  </si>
+  <si>
+    <t>11a546d9-56b5-4491-9b05-8eadb2cf1ed3</t>
+  </si>
+  <si>
+    <t>детские часы Y66 RU</t>
+  </si>
+  <si>
+    <t>2a17d58d-bbf9-4d52-a9b6-e1ce69fd2d8b</t>
+  </si>
+  <si>
+    <t>многофункциональной электрической массажной расчески (модель JH-0828) с аккумулятором на 1500 мА·ч и зарядкой через порт Type-C.</t>
+  </si>
+  <si>
+    <t>Зарядное</t>
+  </si>
+  <si>
+    <t>4d067d30-e9db-49d6-aa2b-b788227b953b</t>
+  </si>
+  <si>
+    <t>портативная мужская электробритва ULTRASONIC SHAVER (модель LY-T02). Устройство выполнено из ABS-пластика, питается от 5V⎓1A и оснащено сменными лезвиями.</t>
+  </si>
+  <si>
+    <t>Бритва</t>
+  </si>
+  <si>
+    <t>ada2945f-3a0c-4299-a361-9a0c0c92b943</t>
+  </si>
+  <si>
+    <t>рюкзак со встроенной Bluetooth-колонкой, модель CH-MB05.</t>
+  </si>
+  <si>
+    <t>416fb13a-44aa-48c1-ac8b-ca8591a76ff4</t>
+  </si>
+  <si>
+    <t>садовый степлер для подвязки растений (тапенер). Он используется для быстрой фиксации стеблей томатов, огурцов, винограда и цветов к шпалерам или опорам с помощью специальной ленты и скоб.</t>
+  </si>
+  <si>
+    <t>e91a75cb-ae22-416e-a5da-5f79d29470e2</t>
+  </si>
+  <si>
+    <t>фотоэпилятор Beauty Professional, использующий технологию IPL(интенсивный импульсный свет).</t>
+  </si>
+  <si>
+    <t>3143e18b-91e6-4e54-a006-f459f3dd6cea</t>
+  </si>
+  <si>
+    <t>⚠️интеллектуальный ароматизатор воздуха  для автомобиля, с функцией проекции звездного неба.</t>
+  </si>
+  <si>
+    <t>aa54bb22-9627-4420-afe2-069db54d5c2b</t>
+  </si>
+  <si>
+    <t>⚡️Мини вентилятор</t>
+  </si>
+  <si>
+    <t>6fcb8811-9425-46b9-9e00-0095d2a78977</t>
+  </si>
+  <si>
+    <t>✅ Плойка  ✅ HY-3011 ✅</t>
+  </si>
+  <si>
+    <t>c4ba6eef-15d3-43e4-8d58-fac9f5783c0a</t>
+  </si>
+  <si>
+    <t>✅ Плойка  ✅ HY-3013</t>
+  </si>
+  <si>
+    <t>c54041f8-64b1-4f55-8707-6998784ee9ce</t>
+  </si>
+  <si>
+    <t>✅Миксер  ✅HY-1659</t>
+  </si>
+  <si>
+    <t>9d911dd6-c3de-45f7-9d78-49bb404b23e3</t>
+  </si>
+  <si>
+    <t>✅Спортивная бутылка</t>
+  </si>
+  <si>
+    <t>54432798-b4d2-49b9-be6c-da66bd1976b8</t>
+  </si>
+  <si>
+    <t>⭐Наушник Galaxy Buds 2 Pro</t>
+  </si>
+  <si>
+    <t>0584aa42-5e75-4fb0-a30f-1be6959b4c1a</t>
+  </si>
+  <si>
+    <t>🔶Умное зарядное устройство с защитой и автоматическим отключением</t>
   </si>
   <si>
     <t/>
-  </si>
-[...3547 lines deleted...]
-    <t>✅Миксер  ✅HY-1659</t>
   </si>
   <si>
     <t>Контакты: +7 (495) XXX-XX-XX · @AksesShop13 · ТЦ «Южные ворота», Москва</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0 ₽"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF6B2D08"/>
       <sz val="18"/>
       <name val="Calibri"/>
@@ -4157,59 +1784,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4ab328ba-0da4-462d-97f8-c31581759a6f/main_600.webp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/46a994f2-8874-4299-a52b-8bf57e78662b/main_600.webp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/195b44fc-c31c-4a3a-9b4f-93809ede3b9e/main_600.webp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/69d02f86-5180-44d1-b9d5-c0fb622924c0/main_600.webp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5aaef5d8-95cb-4666-bd75-809ba51d1a50/main_600.webp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/8e121685-a7e9-4e3b-a01a-1aca4f818349/main_600.webp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0059c90d-71c9-4e24-95f6-5b94d45822f9/main_600.webp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d3ee2598-5c36-46a9-94e6-094ac7182e84/main_600.webp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7843856a-c5d8-4508-a943-2e78eb295b1e/main_600.webp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/31beb98c-bded-450d-bc39-032343298974/main_600.webp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7c84b180-6212-4925-914f-8a9b3414d2df/main_600.webp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/12b992fe-9d3d-44a1-9bb8-ea7c765ee29b/main_600.webp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2bc66999-86e4-4afd-b408-fa0cdf95fb12/main_600.webp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b937ced7-2438-4ada-a35e-e5acfebefc7f/main_600.webp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/36c3a0a7-224f-4092-a76e-a79363c2c3ab/main_600.webp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7877d0c3-9bf1-440e-881f-e67ee074d0d3/main_600.webp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/567f8375-8efd-4b8c-99b9-f73f45b84dbe/main_600.webp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d68335f4-d2af-4c1a-9335-87db6561564c/main_600.webp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7f8a6507-0a60-4bba-b61c-c7438d1da012/main_600.webp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6845c7d1-96f6-443d-879a-99664f775a5a/main_600.webp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1eb7aadf-b84e-404a-aff7-dec7406e4d2b/main_600.webp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4653a173-c94c-4f3c-acf5-ad0b68021e11/main_600.webp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7bffaf90-4de8-481d-b4b0-99270cec6ae1/main_600.webp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e21bac48-0446-4038-b356-a6e1f01593c0/main_600.webp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/df9e56c0-5072-4753-a0e8-6be701365a56/main_600.webp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/14eba403-d7a6-41e4-8922-92ec60713838/main_600.webp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01c6ba23-1c94-4867-b0a7-3d045079078e/main_600.webp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/247a8d67-3fcc-4292-87a6-33700deeb1df/main_600.webp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1543e3ba-cfcb-4639-9267-5fabe95d02f6/main_600.webp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5c695d38-9b8d-40a7-8d53-b9874c5b93e2/main_600.webp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e13b9f55-50ec-47f0-93c4-0cbb59034454/main_600.webp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/438d2dab-c891-4ad8-9f36-98582b62b38d/main_600.webp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/004a38ba-0a32-491a-9dfb-05c108b94170/main_600.webp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a60ba23b-590a-44d5-8842-7e76a30a2c7e/main_600.webp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/56753cb8-6438-453c-9c87-6eeb71b06ee0/main_600.webp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ce4660a6-e61e-436a-8cb0-f6984bd5dec5/main_600.webp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/558f6669-aa09-4d57-b7ed-d0f5a8372f20/main_600.webp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0029c4b7-edde-4256-9cf9-e73af10c548d/main_600.webp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/14de5158-3b9c-42a4-bde8-3c8f9ffa7bbe/main_600.webp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01142807-df02-47b6-aa3d-014a91b6687e/main_600.webp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/016d1429-2c59-4487-88ef-9b915b2aa341/main_600.webp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/21034cf2-f431-4811-9dcc-6339aae7e96f/main_600.webp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e9e87fc7-308e-4c98-bb3e-d1d89d99899b/main_600.webp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/244e4379-22a3-48ef-a797-aeb3f76415fa/main_600.webp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6fa2cb71-bc24-4311-abf2-970be32fd0e3/main_600.webp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/dd6d6500-7b87-4c63-b25c-dbd74fc60d29/main_600.webp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0e33f591-4c73-4cd9-9914-63289170791c/main_600.webp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7ab04931-27a3-4237-83c9-972babc1b1f7/main_600.webp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d5dfca7b-d5cc-4362-9326-2a99939ff517/main_600.webp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c2a81cf6-6855-47de-a585-dca8907023c4/main_600.webp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/09cc41d5-b7b6-4415-aad5-5f09d14f5ffa/main_600.webp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ec016522-0686-4db1-af26-bc7a639c8db2/main_600.webp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1c5d7947-8d5a-4338-82c2-a0c9351bddc6/main_600.webp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/afa3786a-1a9d-4607-bc28-568ecbc3ef1a/main_600.webp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/fd5e80f9-eea8-411f-8c95-d30447c5231c/main_600.webp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a36ec063-42bb-449b-8d0b-426007fe1051/main_600.webp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1f389119-c3b0-43d3-b328-daeb7cbb813a/main_600.webp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/11acf290-b7d2-434a-b9b4-9044be35f708/main_600.webp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2fde7d99-d3a5-4207-a3e4-26f4e04731a6/main_600.webp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/00be89ed-beaf-43dc-9173-647340d36d72/main_600.webp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0193f16c-0c5b-4ef0-9b94-b3ee4c25b395/main_600.webp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/004832ff-c9de-44bf-9c0b-44d7089bf46e/main_600.webp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/019f75f2-c93c-429a-9473-77ccc313dbe5/main_600.webp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/76b5e093-f942-4c59-8f02-385cb8e9204e/main_600.webp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f4350ea1-41eb-49bc-9b21-c7794337e30b/main_600.webp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9c6803ce-5b9f-4e7b-b7a9-da803953eed4/main_600.webp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2fc7c08a-51be-4a5b-860e-d46966cd9b99/main_600.webp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/96a5cc1f-0372-448c-8a71-2468bdfff7b1/main_600.webp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/001ea56d-17e8-421d-8111-38cfb4fdee54/main_600.webp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/016c48d5-81e8-4a2b-b713-b48aacd95cf5/main_600.webp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a49ec94d-4836-4a8b-8047-9d21c30a33f2/main_600.webp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01aee838-6004-4ac6-8395-24a7f28931a9/main_600.webp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ef096eaa-d7b9-4e91-9017-aa77a2df582a/main_600.webp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2ae90aeb-fad3-4e6f-870a-148ac0d487f0/main_600.webp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/698b4616-e99f-4ce6-bf9c-d3a8b67e8aa7/main_600.webp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e129aa13-15ba-4ac6-bea4-8bae843bf8fd/main_600.webp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b0661284-fb2a-4917-a193-0384636d1f18/main_600.webp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f0d0a5b7-90a6-49e2-aaec-cbe94e967bca/main_600.webp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b5cdb6db-c1f7-40a4-ac95-e2657f5d57bc/main_600.webp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2053e5a1-84a6-478d-99b1-d09aad86c992/main_600.webp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9609d7e2-f823-4905-a535-019446efef8f/main_600.webp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/faf5cadf-7899-4960-8940-297d43ed54ef/main_600.webp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2813fd1c-e111-44d8-a203-3dd8d268bed5/main_600.webp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/005a6889-832c-4f41-92a2-0f23679c409c/main_600.webp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0046b478-0735-4d60-9fc4-95e238d365d2/main_600.webp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/aa7dab98-2e9c-4744-b2b5-b976fd02004f/main_600.webp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f35b92a9-7033-499d-b889-0d3d8d612942/main_600.webp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/8059aa29-8303-4d28-a0ec-29825816f437/main_600.webp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01ec6952-4ad0-4ae6-bf6d-139ae4bf493b/main_600.webp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/df1a41a1-8864-4b4a-9273-1296d6edb296/main_600.webp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/02291a06-8378-49fb-b16d-2a1fa4f0ec36/main_600.webp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/620346c9-1493-4085-abed-b66a2ea1d50c/main_600.webp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a349dd58-250a-4a81-8575-197f829dd952/main_600.webp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7c0466d6-70a0-4b1f-8f82-ac221069850e/main_600.webp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c6cc6d77-8791-436c-9c42-4d3987d91c69/main_600.webp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/11a546d9-56b5-4491-9b05-8eadb2cf1ed3/main_600.webp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ada2945f-3a0c-4299-a361-9a0c0c92b943/main_600.webp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6fcb8811-9425-46b9-9e00-0095d2a78977/main_600.webp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c4ba6eef-15d3-43e4-8d58-fac9f5783c0a/main_600.webp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c54041f8-64b1-4f55-8707-6998784ee9ce/main_600.webp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4ab328ba-0da4-462d-97f8-c31581759a6f/main_600.webp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/46a994f2-8874-4299-a52b-8bf57e78662b/main_600.webp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7ccc69dc-365e-4fa4-8e75-d89a78b556dc/main_600.webp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/195b44fc-c31c-4a3a-9b4f-93809ede3b9e/main_600.webp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5aaef5d8-95cb-4666-bd75-809ba51d1a50/main_600.webp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/8e121685-a7e9-4e3b-a01a-1aca4f818349/main_600.webp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0059c90d-71c9-4e24-95f6-5b94d45822f9/main_600.webp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2be641bd-0962-4e27-9154-8245cd72a313/main_600.webp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/31beb98c-bded-450d-bc39-032343298974/main_600.webp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ab0f5072-0b3d-49e0-aec6-dcea64e2459b/main_600.webp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01cc1094-52c8-41f4-b1f8-0762f92adb7f/main_600.webp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7c84b180-6212-4925-914f-8a9b3414d2df/main_600.webp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/12b992fe-9d3d-44a1-9bb8-ea7c765ee29b/main_600.webp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b8dcde4d-d528-4826-9cb0-6e4340824992/main_600.webp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/eaea7c00-7a00-4def-9f45-be28f4ec27e5/main_600.webp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/36c3a0a7-224f-4092-a76e-a79363c2c3ab/main_600.webp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7877d0c3-9bf1-440e-881f-e67ee074d0d3/main_600.webp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/567f8375-8efd-4b8c-99b9-f73f45b84dbe/main_600.webp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d68335f4-d2af-4c1a-9335-87db6561564c/main_600.webp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1eb7aadf-b84e-404a-aff7-dec7406e4d2b/main_600.webp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4653a173-c94c-4f3c-acf5-ad0b68021e11/main_600.webp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7bffaf90-4de8-481d-b4b0-99270cec6ae1/main_600.webp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e21bac48-0446-4038-b356-a6e1f01593c0/main_600.webp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/df9e56c0-5072-4753-a0e8-6be701365a56/main_600.webp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/14eba403-d7a6-41e4-8922-92ec60713838/main_600.webp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01c6ba23-1c94-4867-b0a7-3d045079078e/main_600.webp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0932ff8c-be4a-4424-821f-44cb3e498f3e/main_600.webp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1543e3ba-cfcb-4639-9267-5fabe95d02f6/main_600.webp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5c695d38-9b8d-40a7-8d53-b9874c5b93e2/main_600.webp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7ae5cd74-907b-4a09-b9d8-1dbea14fa9e0/main_600.webp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/71620c27-39a7-4bbd-8c14-f8a7be1a6854/main_600.webp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d1582af9-8ac2-477d-8c57-378ebf4081bd/main_600.webp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/aa57e7dc-3f0a-446d-bdbf-fe79ff98cbeb/main_600.webp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/04e3a50b-0cd4-46db-839f-50a85b5ca087/main_600.webp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0315634f-e695-4465-90f2-2ba609b978ce/main_600.webp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/27d84110-f8fc-4943-bf28-e6962a461faa/main_600.webp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d393d35c-669b-4afe-b197-51a2c928a7d4/main_600.webp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/bf3bd3c0-3af5-4735-a702-e957791904dd/main_600.webp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4869f2b8-cbcf-47dd-ba3f-744d468b5638/main_600.webp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/03de042f-6578-438a-904c-faba16335ef0/main_600.webp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5504bcfa-a5a0-40f5-bf6d-9db26fd9b861/main_600.webp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/06b006f7-db85-454a-bd4c-41e10c6f4df6/main_600.webp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/050fea99-6b0c-4f49-90fd-5ff77bb8646a/main_600.webp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/004a38ba-0a32-491a-9dfb-05c108b94170/main_600.webp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a60ba23b-590a-44d5-8842-7e76a30a2c7e/main_600.webp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/bf387836-da5e-40b5-ba2e-9a90ac413d33/main_600.webp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ca26b5a8-6485-484f-8ac6-5ab5ab93f7f9/main_600.webp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/56753cb8-6438-453c-9c87-6eeb71b06ee0/main_600.webp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ce4660a6-e61e-436a-8cb0-f6984bd5dec5/main_600.webp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/558f6669-aa09-4d57-b7ed-d0f5a8372f20/main_600.webp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0029c4b7-edde-4256-9cf9-e73af10c548d/main_600.webp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/14de5158-3b9c-42a4-bde8-3c8f9ffa7bbe/main_600.webp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01142807-df02-47b6-aa3d-014a91b6687e/main_600.webp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/016d1429-2c59-4487-88ef-9b915b2aa341/main_600.webp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/21034cf2-f431-4811-9dcc-6339aae7e96f/main_600.webp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4259f80c-a443-449c-923c-886969920f0d/main_600.webp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e9e87fc7-308e-4c98-bb3e-d1d89d99899b/main_600.webp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/968a4800-80fa-4cf2-871a-7ca3931e1ce0/main_600.webp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/04a6b62e-9e11-4a8b-897d-79762d124a65/main_600.webp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/07ca0b8f-83dd-493c-a46b-f14236001eb3/main_600.webp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/79425abc-8cf8-4d6f-9213-32b514c0f3e2/main_600.webp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a6a30eef-c334-43db-a535-667103acd5b6/main_600.webp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e4b44f64-74f9-446e-bbae-745f3c57dd2b/main_600.webp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/244e4379-22a3-48ef-a797-aeb3f76415fa/main_600.webp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6fa2cb71-bc24-4311-abf2-970be32fd0e3/main_600.webp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/dd6d6500-7b87-4c63-b25c-dbd74fc60d29/main_600.webp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/033534f2-95b5-4a54-840b-135b33b1da3e/main_600.webp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/042b893e-2a7c-4807-bb49-44eb8fe3f96d/main_600.webp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/04ccee49-609e-4196-9149-cd709f1261b4/main_600.webp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0e33f591-4c73-4cd9-9914-63289170791c/main_600.webp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7ab04931-27a3-4237-83c9-972babc1b1f7/main_600.webp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d5dfca7b-d5cc-4362-9326-2a99939ff517/main_600.webp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c2a81cf6-6855-47de-a585-dca8907023c4/main_600.webp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/09cc41d5-b7b6-4415-aad5-5f09d14f5ffa/main_600.webp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ec016522-0686-4db1-af26-bc7a639c8db2/main_600.webp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a6dc762e-5ee7-4ad1-b128-b442d206c718/main_600.webp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/92bcf97f-f702-45a8-94c3-21070c7fb09e/main_600.webp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9f973784-d15e-4e92-9e40-252307037456/main_600.webp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/36d33c9e-cf9a-4d48-9830-8041a49c86ea/main_600.webp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1c5d7947-8d5a-4338-82c2-a0c9351bddc6/main_600.webp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f7bf9c37-becd-4ed0-8f5c-447d1f74fd6d/main_600.webp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/dc0a2766-aa3e-44d6-b7bc-f49d70886535/main_600.webp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/afa3786a-1a9d-4607-bc28-568ecbc3ef1a/main_600.webp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/fd5e80f9-eea8-411f-8c95-d30447c5231c/main_600.webp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7fbc81a5-09f3-4424-8d3f-e0a8e62a70f4/main_600.webp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a36ec063-42bb-449b-8d0b-426007fe1051/main_600.webp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1f389119-c3b0-43d3-b328-daeb7cbb813a/main_600.webp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/11acf290-b7d2-434a-b9b4-9044be35f708/main_600.webp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2fde7d99-d3a5-4207-a3e4-26f4e04731a6/main_600.webp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a7974748-ed4a-46bc-a210-4c834c77438b/main_600.webp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b1cb377e-9a4d-4562-b84e-a58a3ebb47c4/main_600.webp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/946e0c1c-ba08-406b-8c20-1b31ecf92d16/main_600.webp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/5cf0086b-4894-4b7f-ada9-014ca987d5cf/main_600.webp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0459f0e8-97a3-4804-ac69-d53973da9c07/main_600.webp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/00be89ed-beaf-43dc-9173-647340d36d72/main_600.webp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0193f16c-0c5b-4ef0-9b94-b3ee4c25b395/main_600.webp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/03eecf60-212b-4110-a877-f163a311858f/main_600.webp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/004832ff-c9de-44bf-9c0b-44d7089bf46e/main_600.webp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/019f75f2-c93c-429a-9473-77ccc313dbe5/main_600.webp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/933514d2-ecc6-4e11-8ba9-66c3c8be2797/main_600.webp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d5179e08-97d6-4780-a97a-9619c3916ce1/main_600.webp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/76b5e093-f942-4c59-8f02-385cb8e9204e/main_600.webp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/72e282fe-1bb5-40df-9b4e-78dda64d57dd/main_600.webp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0fa2dcec-026e-4664-bfd8-76a31f2873b0/main_600.webp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c3e8f063-e989-4b5b-9f39-57ec74913d0c/main_600.webp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/d89aa80b-e3f6-43ab-8647-973eac779686/main_600.webp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a5e52bcb-70df-4448-87f6-b714cfb9a71a/main_600.webp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/03d371b9-259b-400a-bd95-9a998e2d043d/main_600.webp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f12fd2e5-d26e-4132-861e-a63b631880a1/main_600.webp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a219f8f9-e58c-42ef-93d4-d273d39843d1/main_600.webp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/390c6b72-4f49-42df-b431-0ec946c52696/main_600.webp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e801eb3b-dadd-4ee1-bcf4-8e122155574a/main_600.webp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/30cb8f15-de4c-4bee-846a-1f45e6800f67/main_600.webp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/79aa9d1d-8dbf-4ae7-863b-2867ce84be76/main_600.webp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f4350ea1-41eb-49bc-9b21-c7794337e30b/main_600.webp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9c6803ce-5b9f-4e7b-b7a9-da803953eed4/main_600.webp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2fc7c08a-51be-4a5b-860e-d46966cd9b99/main_600.webp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/96a5cc1f-0372-448c-8a71-2468bdfff7b1/main_600.webp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/374221d6-87e8-4787-bde1-172e4c187e5f/main_600.webp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/63022bc5-207e-4042-a6af-518b180016e3/main_600.webp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e31c9920-e394-4569-82ce-ce6794db09bf/main_600.webp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/001ea56d-17e8-421d-8111-38cfb4fdee54/main_600.webp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/31f0a6a3-896c-4434-a5b3-9735ae6020b4/main_600.webp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/3a3ef034-9fab-4c8c-adf3-87dbb6293600/main_600.webp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0a66d7b0-fdc6-4f80-94ad-9fea3ca47869/main_600.webp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/016c48d5-81e8-4a2b-b713-b48aacd95cf5/main_600.webp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a49ec94d-4836-4a8b-8047-9d21c30a33f2/main_600.webp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01aee838-6004-4ac6-8395-24a7f28931a9/main_600.webp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/512bc71d-2ca5-4c8a-907f-7a991ab90c7a/main_600.webp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ef096eaa-d7b9-4e91-9017-aa77a2df582a/main_600.webp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/02e4b96e-b3ce-4274-bd7a-6ddd8583bd93/main_600.webp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2ae90aeb-fad3-4e6f-870a-148ac0d487f0/main_600.webp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/698b4616-e99f-4ce6-bf9c-d3a8b67e8aa7/main_600.webp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e129aa13-15ba-4ac6-bea4-8bae843bf8fd/main_600.webp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b0661284-fb2a-4917-a193-0384636d1f18/main_600.webp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b5cdb6db-c1f7-40a4-ac95-e2657f5d57bc/main_600.webp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2053e5a1-84a6-478d-99b1-d09aad86c992/main_600.webp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6641b145-2ce3-4ba9-9076-7f4f1803649c/main_600.webp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9609d7e2-f823-4905-a535-019446efef8f/main_600.webp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/faf5cadf-7899-4960-8940-297d43ed54ef/main_600.webp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2813fd1c-e111-44d8-a203-3dd8d268bed5/main_600.webp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/06a36bf7-5485-407a-aea4-59ead0ea0fae/main_600.webp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4f2c8715-3e33-4b2d-a19f-b7fdc865f763/main_600.webp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/cdf326de-6779-49c6-9ce2-87799d71efd7/main_600.webp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0608bc2f-c58d-4980-807c-2c231c98987a/main_600.webp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0412a799-9d31-45ef-9b40-587eb20eb662/main_600.webp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0408e789-e811-4a0b-b8b1-511d9461121d/main_600.webp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/005a6889-832c-4f41-92a2-0f23679c409c/main_600.webp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/24ea543a-039a-4d4b-88c9-7d1ce6029454/main_600.webp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0046b478-0735-4d60-9fc4-95e238d365d2/main_600.webp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/aa7dab98-2e9c-4744-b2b5-b976fd02004f/main_600.webp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/02afbdf5-4e24-4753-b868-eca29d8f05d4/main_600.webp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f35b92a9-7033-499d-b889-0d3d8d612942/main_600.webp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/8059aa29-8303-4d28-a0ec-29825816f437/main_600.webp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/b98a9624-d1f3-4256-9e47-c21e7c323aa2/main_600.webp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/01ec6952-4ad0-4ae6-bf6d-139ae4bf493b/main_600.webp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/df1a41a1-8864-4b4a-9273-1296d6edb296/main_600.webp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/02291a06-8378-49fb-b16d-2a1fa4f0ec36/main_600.webp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/620346c9-1493-4085-abed-b66a2ea1d50c/main_600.webp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/3517e22b-cf60-459b-96e8-7aeb8fc42a8c/main_600.webp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/549f67ab-3a9f-4ca8-9f44-70d5c7186b31/main_600.webp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/f09f9085-15c3-4324-882c-4423ce8d866b/main_600.webp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/abb29ae1-7114-4fcf-b456-0ead6e202972/main_600.webp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/86906cd5-9ecd-4f31-bd7d-cd529d0645ad/main_600.webp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/a349dd58-250a-4a81-8575-197f829dd952/main_600.webp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/7c0466d6-70a0-4b1f-8f82-ac221069850e/main_600.webp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c6cc6d77-8791-436c-9c42-4d3987d91c69/main_600.webp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e8a2870d-85ea-4917-9755-2a4d97014657/main_600.webp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/1f02ba8c-639d-4dc0-a219-1416f1c23d98/main_600.webp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0586d4a3-3f26-459e-b72d-49b3c7a9f926/main_600.webp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6c70ca73-196f-4e59-824e-49e673d1cd7b/main_600.webp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/3f3a7fe7-6695-4698-acda-403b646f22bc/main_600.webp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/11a546d9-56b5-4491-9b05-8eadb2cf1ed3/main_600.webp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/2a17d58d-bbf9-4d52-a9b6-e1ce69fd2d8b/main_600.webp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/4d067d30-e9db-49d6-aa2b-b788227b953b/main_600.webp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/ada2945f-3a0c-4299-a361-9a0c0c92b943/main_600.webp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/416fb13a-44aa-48c1-ac8b-ca8591a76ff4/main_600.webp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/e91a75cb-ae22-416e-a5da-5f79d29470e2/main_600.webp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/3143e18b-91e6-4e54-a006-f459f3dd6cea/main_600.webp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/aa54bb22-9627-4420-afe2-069db54d5c2b/main_600.webp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/6fcb8811-9425-46b9-9e00-0095d2a78977/main_600.webp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c4ba6eef-15d3-43e4-8d58-fac9f5783c0a/main_600.webp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/c54041f8-64b1-4f55-8707-6998784ee9ce/main_600.webp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/9d911dd6-c3de-45f7-9d78-49bb404b23e3/main_600.webp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/54432798-b4d2-49b9-be6c-da66bd1976b8/main_600.webp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/products/0584aa42-5e75-4fb0-a30f-1be6959b4c1a/main_600.webp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I590"/>
+  <dimension ref="A1:I192"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="36" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4315,80 +1942,80 @@
       </c>
       <c r="H6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="6">
-        <v>4600</v>
+        <v>200</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
         <v>4</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="10">
-        <v>85</v>
+        <v>4600</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="4" t="s">
@@ -4457,16916 +2084,5460 @@
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
         <v>8</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F12" s="10">
-        <v>1200</v>
+        <v>1100</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I12" s="8" t="s">
-        <v>35</v>
+      <c r="I12" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="6">
-        <v>560</v>
+        <v>1950</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
         <v>10</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F14" s="10">
-        <v>1050</v>
+        <v>500</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="6">
-        <v>1950</v>
+        <v>420</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
         <v>12</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F16" s="10">
         <v>550</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
         <v>13</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" s="6">
         <v>950</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
         <v>14</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="10">
-        <v>1000</v>
+        <v>2850</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H18" s="8">
+        <v>60</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
         <v>15</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F19" s="6">
-        <v>4800</v>
+        <v>1900</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8">
         <v>16</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F20" s="10">
-        <v>125</v>
+        <v>570</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
         <v>17</v>
       </c>
       <c r="B21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="6">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8">
         <v>18</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="F22" s="10">
-        <v>600</v>
+        <v>1050</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="F23" s="6">
-        <v>1050</v>
+        <v>125</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8">
         <v>20</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="F24" s="10">
-        <v>125</v>
+        <v>740</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="F25" s="6">
-        <v>78</v>
+        <v>1999</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="F26" s="10">
-        <v>270</v>
+        <v>1650</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4">
         <v>23</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="F27" s="6">
-        <v>740</v>
+        <v>2700</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="F28" s="10">
-        <v>1999</v>
+        <v>3900</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4">
         <v>25</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="F29" s="6">
-        <v>1650</v>
+        <v>2200</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F30" s="10">
-        <v>2800</v>
+        <v>890</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I30" s="8" t="s">
-        <v>35</v>
+      <c r="I30" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
         <v>27</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="F31" s="6">
-        <v>5400</v>
+        <v>4000</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H31" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H31" s="4">
+        <v>50</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F32" s="10">
-        <v>5400</v>
+        <v>1700</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I32" s="8" t="s">
-        <v>35</v>
+      <c r="I32" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
         <v>29</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="F33" s="6">
-        <v>5700</v>
+        <v>750</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I33" s="4" t="s">
-        <v>35</v>
+      <c r="I33" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F34" s="10">
-        <v>5700</v>
+        <v>600</v>
       </c>
       <c r="G34" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I34" s="8" t="s">
-        <v>35</v>
+      <c r="I34" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="35" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
         <v>31</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="F35" s="6">
-        <v>5700</v>
+        <v>280</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H35" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H35" s="4">
+        <v>200</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F36" s="10">
-        <v>2700</v>
+        <v>180</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H36" s="8" t="s">
-        <v>13</v>
+      <c r="H36" s="8">
+        <v>200</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
         <v>33</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="F37" s="6">
-        <v>5700</v>
+        <v>550</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I37" s="4" t="s">
-        <v>35</v>
+      <c r="I37" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="38" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="8">
         <v>34</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="F38" s="10">
-        <v>3900</v>
+        <v>5000</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="F39" s="6">
-        <v>5000</v>
+        <v>5700</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I39" s="4" t="s">
-        <v>35</v>
+      <c r="I39" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="40" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8">
         <v>36</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F40" s="10">
-        <v>5000</v>
+        <v>320</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I40" s="8" t="s">
-        <v>35</v>
+      <c r="I40" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="41" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4">
         <v>37</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="F41" s="6">
-        <v>5000</v>
+        <v>930</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I41" s="4" t="s">
-        <v>35</v>
+      <c r="I41" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="42" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8">
         <v>38</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="F42" s="10">
-        <v>2200</v>
+        <v>3700</v>
       </c>
       <c r="G42" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4">
         <v>39</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="F43" s="6">
-        <v>3200</v>
+        <v>1100</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I43" s="4" t="s">
-        <v>35</v>
+      <c r="I43" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="44" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8">
         <v>40</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>38</v>
+        <v>113</v>
       </c>
       <c r="F44" s="10">
-        <v>890</v>
+        <v>158</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H44" s="8" t="s">
-        <v>13</v>
+      <c r="H44" s="8">
+        <v>100</v>
       </c>
       <c r="I44" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4">
         <v>41</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F45" s="6">
-        <v>2180</v>
+        <v>205</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H45" s="4" t="s">
-        <v>13</v>
+      <c r="H45" s="4">
+        <v>200</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8">
         <v>42</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F46" s="10">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="8">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>200</v>
+      </c>
+      <c r="I46" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="47" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4">
         <v>43</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F47" s="6">
-        <v>29</v>
+        <v>8749</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="4">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>10</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="48" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8">
         <v>44</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F48" s="10">
-        <v>1700</v>
+        <v>942</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H48" s="8" t="s">
-        <v>13</v>
+      <c r="H48" s="8">
+        <v>30</v>
       </c>
       <c r="I48" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
         <v>45</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="F49" s="6">
-        <v>750</v>
+        <v>1500</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8">
         <v>46</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="F50" s="10">
-        <v>508</v>
+        <v>590</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="8">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>50</v>
+      </c>
+      <c r="I50" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="51" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4">
         <v>47</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="F51" s="6">
-        <v>173</v>
+        <v>1470</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H51" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="52" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8">
         <v>48</v>
       </c>
       <c r="B52" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E52" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="C52" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="10">
-        <v>179</v>
+        <v>1200</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H52" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H52" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I52" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="53" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4">
         <v>49</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="F53" s="6">
-        <v>200</v>
+        <v>680</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I53" s="4" t="s">
-        <v>35</v>
+      <c r="I53" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="54" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="8">
         <v>50</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F54" s="10">
-        <v>200</v>
+        <v>87</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I54" s="8" t="s">
-        <v>35</v>
+      <c r="I54" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="55" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4">
         <v>51</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="F55" s="6">
-        <v>500</v>
+        <v>232</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H55" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H55" s="4">
+        <v>200</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="56" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8">
         <v>52</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F56" s="10">
-        <v>6200</v>
+        <v>1100</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I56" s="8" t="s">
-        <v>35</v>
+      <c r="I56" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="57" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
         <v>53</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="F57" s="6">
-        <v>4803</v>
+        <v>61</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H57" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H57" s="4">
+        <v>200</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="58" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8">
         <v>54</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="F58" s="10">
-        <v>4800</v>
+        <v>71</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H58" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H58" s="8">
+        <v>200</v>
+      </c>
+      <c r="I58" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="59" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4">
         <v>55</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F59" s="6">
-        <v>5100</v>
+        <v>50</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I59" s="4" t="s">
-        <v>35</v>
+      <c r="I59" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="8">
         <v>56</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="F60" s="10">
-        <v>5100</v>
+        <v>1900</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H60" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H60" s="8">
+        <v>18</v>
+      </c>
+      <c r="I60" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4">
         <v>57</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="F61" s="6">
-        <v>2700</v>
+        <v>2100</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I61" s="4" t="s">
-        <v>35</v>
+      <c r="I61" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8">
         <v>58</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="F62" s="10">
-        <v>4000</v>
+        <v>155</v>
       </c>
       <c r="G62" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I62" s="8" t="s">
-        <v>35</v>
+      <c r="I62" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4">
         <v>59</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="F63" s="6">
-        <v>4000</v>
+        <v>700</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H63" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H63" s="4">
+        <v>100</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="64" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8">
         <v>60</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F64" s="10">
-        <v>4000</v>
+        <v>680</v>
       </c>
       <c r="G64" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I64" s="8" t="s">
-        <v>35</v>
+      <c r="I64" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4">
         <v>61</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="F65" s="6">
-        <v>5200</v>
+        <v>1650</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I65" s="4" t="s">
-        <v>35</v>
+      <c r="I65" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="8">
         <v>62</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F66" s="10">
-        <v>5200</v>
+        <v>499</v>
       </c>
       <c r="G66" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I66" s="8" t="s">
-        <v>35</v>
+      <c r="I66" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4">
         <v>63</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="F67" s="6">
-        <v>2800</v>
+        <v>2399</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I67" s="4" t="s">
-        <v>35</v>
+      <c r="I67" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="8">
         <v>64</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F68" s="10">
-        <v>2700</v>
+        <v>830</v>
       </c>
       <c r="G68" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I68" s="8" t="s">
-        <v>35</v>
+      <c r="I68" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4">
         <v>65</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F69" s="6">
-        <v>5200</v>
+        <v>174</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I69" s="4" t="s">
-        <v>35</v>
+      <c r="I69" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8">
         <v>66</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F70" s="10">
-        <v>5200</v>
+        <v>120</v>
       </c>
       <c r="G70" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I70" s="8" t="s">
-        <v>35</v>
+      <c r="I70" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
         <v>67</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F71" s="6">
-        <v>5000</v>
+        <v>82</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H71" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H71" s="4">
+        <v>200</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="8">
         <v>68</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F72" s="10">
-        <v>5000</v>
+        <v>224</v>
       </c>
       <c r="G72" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H72" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H72" s="8">
+        <v>100</v>
+      </c>
+      <c r="I72" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="73" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4">
         <v>69</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F73" s="6">
-        <v>4000</v>
+        <v>673</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H73" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H73" s="4">
+        <v>50</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="74" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="8">
         <v>70</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F74" s="10">
-        <v>4000</v>
+        <v>340</v>
       </c>
       <c r="G74" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I74" s="8" t="s">
-        <v>35</v>
+      <c r="I74" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="75" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4">
         <v>71</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F75" s="6">
-        <v>5000</v>
+        <v>320</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I75" s="4" t="s">
-        <v>35</v>
+      <c r="I75" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="76" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="8">
         <v>72</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F76" s="10">
-        <v>5000</v>
+        <v>480</v>
       </c>
       <c r="G76" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I76" s="8" t="s">
-        <v>35</v>
+      <c r="I76" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="77" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4">
         <v>73</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F77" s="6">
-        <v>3800</v>
+        <v>530</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I77" s="4" t="s">
-        <v>35</v>
+      <c r="I77" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="8">
         <v>74</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F78" s="10">
-        <v>5700</v>
+        <v>275</v>
       </c>
       <c r="G78" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I78" s="8" t="s">
-        <v>35</v>
+      <c r="I78" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="79" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4">
         <v>75</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F79" s="6">
-        <v>5700</v>
+        <v>220</v>
       </c>
       <c r="G79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I79" s="4" t="s">
-        <v>35</v>
+      <c r="I79" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="8">
         <v>76</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F80" s="10">
-        <v>5000</v>
+        <v>199</v>
       </c>
       <c r="G80" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H80" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H80" s="8">
+        <v>100</v>
+      </c>
+      <c r="I80" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="81" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4">
         <v>77</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="F81" s="6">
-        <v>5000</v>
+        <v>799</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I81" s="4" t="s">
-        <v>35</v>
+      <c r="I81" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="82" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="8">
         <v>78</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="F82" s="10">
-        <v>5100</v>
+        <v>300</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I82" s="8" t="s">
-        <v>35</v>
+      <c r="I82" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="83" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4">
         <v>79</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="F83" s="6">
-        <v>5100</v>
+        <v>2000</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H83" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H83" s="4">
+        <v>8</v>
+      </c>
+      <c r="I83" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="84" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="8">
         <v>80</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="F84" s="10">
-        <v>889</v>
+        <v>1150</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I84" s="8" t="s">
-        <v>35</v>
+      <c r="I84" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="85" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
         <v>81</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="F85" s="6">
-        <v>4200</v>
+        <v>1620</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="8">
         <v>82</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>50</v>
+        <v>205</v>
       </c>
       <c r="F86" s="10">
-        <v>1100</v>
+        <v>1999</v>
       </c>
       <c r="G86" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H86" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H86" s="8">
+        <v>6</v>
+      </c>
+      <c r="I86" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4">
         <v>83</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="F87" s="6">
-        <v>1100</v>
+        <v>240</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I87" s="4" t="s">
-        <v>35</v>
+      <c r="I87" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="88" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="8">
         <v>84</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="F88" s="10">
-        <v>39</v>
+        <v>460</v>
       </c>
       <c r="G88" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I88" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4">
         <v>85</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>198</v>
+        <v>63</v>
       </c>
       <c r="F89" s="6">
-        <v>198</v>
+        <v>499</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H89" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H89" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="90" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="8">
         <v>86</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="F90" s="10">
-        <v>158</v>
+        <v>2500</v>
       </c>
       <c r="G90" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H90" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H90" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I90" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="91" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4">
         <v>87</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="F91" s="6">
-        <v>268</v>
+        <v>2000</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H91" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H91" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="92" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="8">
         <v>88</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>198</v>
+        <v>48</v>
       </c>
       <c r="F92" s="10">
-        <v>321</v>
+        <v>410</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H92" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H92" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I92" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="93" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4">
         <v>89</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>198</v>
+        <v>48</v>
       </c>
       <c r="F93" s="6">
-        <v>294</v>
+        <v>430</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H93" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H93" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="94" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="8">
         <v>90</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>198</v>
+        <v>93</v>
       </c>
       <c r="F94" s="10">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="G94" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="8">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>200</v>
+      </c>
+      <c r="I94" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="95" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
         <v>91</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="F95" s="6">
-        <v>209</v>
+        <v>960</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="4">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I95" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="96" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="8">
         <v>92</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="8" t="s">
-        <v>198</v>
+        <v>229</v>
       </c>
       <c r="F96" s="10">
-        <v>247</v>
+        <v>2300</v>
       </c>
       <c r="G96" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>30</v>
+      </c>
+      <c r="I96" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="97" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4">
         <v>93</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="F97" s="6">
-        <v>445</v>
+        <v>530</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H97" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H97" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I97" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="98" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="8">
         <v>94</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="F98" s="10">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="G98" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>50</v>
+      </c>
+      <c r="I98" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="99" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
         <v>95</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>219</v>
+        <v>63</v>
       </c>
       <c r="F99" s="6">
-        <v>12102</v>
+        <v>82</v>
       </c>
       <c r="G99" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="4">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>500</v>
+      </c>
+      <c r="I99" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="100" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="8">
         <v>96</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>219</v>
+        <v>63</v>
       </c>
       <c r="F100" s="10">
-        <v>8749</v>
+        <v>67</v>
       </c>
       <c r="G100" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>250</v>
+      </c>
+      <c r="I100" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="101" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4">
         <v>97</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="F101" s="6">
-        <v>1134</v>
+        <v>43</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="4">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>500</v>
+      </c>
+      <c r="I101" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="102" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="8">
         <v>98</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>219</v>
+        <v>63</v>
       </c>
       <c r="F102" s="10">
-        <v>3836</v>
+        <v>121</v>
       </c>
       <c r="G102" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>200</v>
+      </c>
+      <c r="I102" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="103" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4">
         <v>99</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>228</v>
+        <v>63</v>
       </c>
       <c r="F103" s="6">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="4">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>150</v>
+      </c>
+      <c r="I103" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="104" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="8">
         <v>100</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="F104" s="10">
-        <v>195</v>
+        <v>234</v>
       </c>
       <c r="G104" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H104" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H104" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I104" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="105" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4">
         <v>101</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="F105" s="6">
-        <v>162</v>
+        <v>240</v>
       </c>
       <c r="G105" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H105" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H105" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="106" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="8">
         <v>102</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="F106" s="10">
-        <v>132</v>
+        <v>600</v>
       </c>
       <c r="G106" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H106" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H106" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I106" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="107" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4">
         <v>103</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="F107" s="6">
-        <v>117</v>
+        <v>320</v>
       </c>
       <c r="G107" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="4">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>60</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="108" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="8">
         <v>104</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>228</v>
+        <v>13</v>
       </c>
       <c r="F108" s="10">
-        <v>122</v>
+        <v>1550</v>
       </c>
       <c r="G108" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="8">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="I108" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="109" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4">
         <v>105</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>228</v>
+        <v>35</v>
       </c>
       <c r="F109" s="6">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H109" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H109" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I109" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="110" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="8">
         <v>106</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>228</v>
+        <v>125</v>
       </c>
       <c r="F110" s="10">
-        <v>141</v>
+        <v>1500</v>
       </c>
       <c r="G110" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H110" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H110" s="8">
+        <v>60</v>
+      </c>
+      <c r="I110" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="111" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4">
         <v>107</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>228</v>
+        <v>81</v>
       </c>
       <c r="F111" s="6">
-        <v>95</v>
+        <v>2550</v>
       </c>
       <c r="G111" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H111" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H111" s="4">
+        <v>10</v>
+      </c>
+      <c r="I111" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="112" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="8">
         <v>108</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>228</v>
+        <v>93</v>
       </c>
       <c r="F112" s="10">
-        <v>165</v>
+        <v>513</v>
       </c>
       <c r="G112" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H112" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H112" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I112" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="113" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4">
         <v>109</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>228</v>
+        <v>35</v>
       </c>
       <c r="F113" s="6">
-        <v>199</v>
+        <v>25000</v>
       </c>
       <c r="G113" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H113" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H113" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I113" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="114" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="8">
         <v>110</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>228</v>
+        <v>106</v>
       </c>
       <c r="F114" s="10">
-        <v>276</v>
+        <v>120</v>
       </c>
       <c r="G114" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H114" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H114" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I114" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="115" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4">
         <v>111</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>228</v>
+        <v>106</v>
       </c>
       <c r="F115" s="6">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="G115" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H115" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H115" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I115" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="116" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="8">
         <v>112</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="F116" s="10">
-        <v>93</v>
+        <v>390</v>
       </c>
       <c r="G116" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>48</v>
+      </c>
+      <c r="I116" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="117" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4">
         <v>113</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>228</v>
+        <v>14</v>
       </c>
       <c r="F117" s="6">
-        <v>85</v>
+        <v>1850</v>
       </c>
       <c r="G117" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="4">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>5</v>
+      </c>
+      <c r="I117" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="118" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="8">
         <v>114</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E118" s="8" t="s">
-        <v>228</v>
+        <v>14</v>
       </c>
       <c r="F118" s="10">
-        <v>146</v>
+        <v>3150</v>
       </c>
       <c r="G118" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>4</v>
+      </c>
+      <c r="I118" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="119" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4">
         <v>115</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>228</v>
+        <v>14</v>
       </c>
       <c r="F119" s="6">
-        <v>212</v>
+        <v>7800</v>
       </c>
       <c r="G119" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H119" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H119" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="120" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="8">
         <v>116</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="D120" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="8" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="F120" s="10">
-        <v>202</v>
+        <v>320</v>
       </c>
       <c r="G120" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H120" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H120" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="121" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4">
         <v>117</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="F121" s="6">
-        <v>428</v>
+        <v>330</v>
       </c>
       <c r="G121" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H121" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H121" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="122" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="8">
         <v>118</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="F122" s="10">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="G122" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H122" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H122" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="123" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4">
         <v>119</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>228</v>
+        <v>14</v>
       </c>
       <c r="F123" s="6">
-        <v>577</v>
+        <v>610</v>
       </c>
       <c r="G123" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H123" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H123" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I123" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="124" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="8">
         <v>120</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="F124" s="10">
-        <v>853</v>
+        <v>3699</v>
       </c>
       <c r="G124" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H124" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H124" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I124" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="125" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4">
         <v>121</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="F125" s="6">
-        <v>1467</v>
+        <v>299</v>
       </c>
       <c r="G125" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H125" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H125" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="126" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="8">
         <v>122</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="8" t="s">
-        <v>271</v>
+        <v>56</v>
       </c>
       <c r="F126" s="10">
-        <v>2139</v>
+        <v>386</v>
       </c>
       <c r="G126" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H126" s="8">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>100</v>
+      </c>
+      <c r="I126" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4">
         <v>123</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>271</v>
+        <v>13</v>
       </c>
       <c r="F127" s="6">
-        <v>846</v>
+        <v>100</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H127" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H127" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I127" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="8">
         <v>124</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="F128" s="10">
-        <v>1383</v>
+        <v>100</v>
       </c>
       <c r="G128" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H128" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H128" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I128" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="129" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4">
         <v>125</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>280</v>
+        <v>35</v>
       </c>
       <c r="F129" s="6">
-        <v>404</v>
+        <v>930</v>
       </c>
       <c r="G129" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H129" s="4">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="I129" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="130" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="8">
         <v>126</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="F130" s="10">
-        <v>502</v>
+        <v>271</v>
       </c>
       <c r="G130" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H130" s="8">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>90</v>
+      </c>
+      <c r="I130" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="131" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4">
         <v>127</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>280</v>
+        <v>35</v>
       </c>
       <c r="F131" s="6">
-        <v>523</v>
+        <v>2700</v>
       </c>
       <c r="G131" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H131" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H131" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I131" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="132" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="8">
         <v>128</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="8" t="s">
-        <v>280</v>
+        <v>143</v>
       </c>
       <c r="F132" s="10">
-        <v>281</v>
+        <v>29</v>
       </c>
       <c r="G132" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H132" s="8" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H132" s="8">
+        <v>1500</v>
+      </c>
+      <c r="I132" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="133" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4">
         <v>129</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>280</v>
+        <v>14</v>
       </c>
       <c r="F133" s="6">
-        <v>942</v>
+        <v>2100</v>
       </c>
       <c r="G133" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H133" s="4">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="8">
         <v>130</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="F134" s="10">
-        <v>1849</v>
+        <v>5300</v>
       </c>
       <c r="G134" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H134" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H134" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I134" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="135" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4">
         <v>131</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>280</v>
+        <v>98</v>
       </c>
       <c r="F135" s="6">
-        <v>2758</v>
+        <v>6500</v>
       </c>
       <c r="G135" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H135" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H135" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I135" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="136" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="8">
         <v>132</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="8" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="F136" s="10">
-        <v>1300</v>
+        <v>6800</v>
       </c>
       <c r="G136" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H136" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H136" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I136" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="137" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
         <v>133</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="F137" s="6">
-        <v>2690</v>
+        <v>5950</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H137" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H137" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I137" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="138" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="8">
         <v>134</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="8" t="s">
-        <v>280</v>
+        <v>210</v>
       </c>
       <c r="F138" s="10">
-        <v>1124</v>
+        <v>190</v>
       </c>
       <c r="G138" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H138" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H138" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I138" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="139" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4">
         <v>135</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>303</v>
+        <v>86</v>
       </c>
       <c r="F139" s="6">
-        <v>1500</v>
+        <v>900</v>
       </c>
       <c r="G139" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="8">
         <v>136</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="8" t="s">
-        <v>280</v>
+        <v>86</v>
       </c>
       <c r="F140" s="10">
-        <v>1200</v>
+        <v>850</v>
       </c>
       <c r="G140" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I140" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
         <v>137</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>306</v>
+        <v>321</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>280</v>
+        <v>86</v>
       </c>
       <c r="F141" s="6">
-        <v>680</v>
+        <v>950</v>
       </c>
       <c r="G141" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="8">
         <v>138</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>308</v>
+        <v>323</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>309</v>
+        <v>324</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F142" s="10">
-        <v>99</v>
+        <v>599</v>
       </c>
       <c r="G142" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H142" s="8">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>100</v>
+      </c>
+      <c r="I142" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="143" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4">
         <v>139</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>280</v>
+        <v>48</v>
       </c>
       <c r="F143" s="6">
-        <v>1306</v>
+        <v>1500</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H143" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H143" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I143" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="144" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="8">
         <v>140</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="8" t="s">
-        <v>314</v>
+        <v>68</v>
       </c>
       <c r="F144" s="10">
-        <v>296</v>
+        <v>4100</v>
       </c>
       <c r="G144" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H144" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H144" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I144" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="145" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4">
         <v>141</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="F145" s="6">
-        <v>100</v>
+        <v>3800</v>
       </c>
       <c r="G145" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H145" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H145" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I145" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="146" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="8">
         <v>142</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="8" t="s">
-        <v>314</v>
+        <v>14</v>
       </c>
       <c r="F146" s="10">
-        <v>207</v>
+        <v>4100</v>
       </c>
       <c r="G146" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H146" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H146" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I146" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="147" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4">
         <v>143</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="F147" s="6">
-        <v>199</v>
+        <v>4900</v>
       </c>
       <c r="G147" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H147" s="4">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>6</v>
+      </c>
+      <c r="I147" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="148" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="8">
         <v>144</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="8" t="s">
-        <v>314</v>
+        <v>35</v>
       </c>
       <c r="F148" s="10">
-        <v>196</v>
+        <v>1100</v>
       </c>
       <c r="G148" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H148" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I148" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="149" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4">
         <v>145</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="F149" s="6">
-        <v>221</v>
+        <v>262</v>
       </c>
       <c r="G149" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H149" s="4">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>80</v>
+      </c>
+      <c r="I149" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="150" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="8">
         <v>146</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="8" t="s">
-        <v>314</v>
+        <v>113</v>
       </c>
       <c r="F150" s="10">
-        <v>308</v>
+        <v>429</v>
       </c>
       <c r="G150" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H150" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H150" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I150" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="151" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4">
         <v>147</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="F151" s="6">
-        <v>87</v>
+        <v>399</v>
       </c>
       <c r="G151" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="8">
         <v>148</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F152" s="10">
-        <v>232</v>
+        <v>389</v>
       </c>
       <c r="G152" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H152" s="8">
-        <v>200</v>
+      <c r="H152" s="8" t="s">
+        <v>13</v>
       </c>
       <c r="I152" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4">
         <v>149</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>333</v>
+        <v>35</v>
       </c>
       <c r="F153" s="6">
-        <v>38</v>
+        <v>4200</v>
       </c>
       <c r="G153" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H153" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H153" s="4">
+        <v>6</v>
+      </c>
+      <c r="I153" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="154" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="8">
         <v>150</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="8" t="s">
-        <v>333</v>
+        <v>249</v>
       </c>
       <c r="F154" s="10">
-        <v>31</v>
+        <v>300</v>
       </c>
       <c r="G154" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H154" s="8">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>240</v>
+      </c>
+      <c r="I154" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="155" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4">
         <v>151</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F155" s="6">
-        <v>1100</v>
+        <v>160</v>
       </c>
       <c r="G155" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="8">
         <v>152</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="8" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="F156" s="10">
-        <v>1111</v>
+        <v>424</v>
       </c>
       <c r="G156" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="8">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>30</v>
+      </c>
+      <c r="I156" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="157" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4">
         <v>153</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="F157" s="6">
-        <v>279</v>
+        <v>130</v>
       </c>
       <c r="G157" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H157" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H157" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I157" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="158" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="8">
         <v>154</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="8" t="s">
-        <v>314</v>
+        <v>51</v>
       </c>
       <c r="F158" s="10">
-        <v>51</v>
+        <v>1900</v>
       </c>
       <c r="G158" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H158" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H158" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I158" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="159" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4">
         <v>155</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>314</v>
+        <v>125</v>
       </c>
       <c r="F159" s="6">
-        <v>61</v>
+        <v>1250</v>
       </c>
       <c r="G159" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H159" s="4">
-        <v>200</v>
+      <c r="H159" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="8">
         <v>156</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="8" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="F160" s="10">
-        <v>71</v>
+        <v>974</v>
       </c>
       <c r="G160" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H160" s="8">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="I160" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4">
         <v>157</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>280</v>
+        <v>48</v>
       </c>
       <c r="F161" s="6">
-        <v>50</v>
+        <v>800</v>
       </c>
       <c r="G161" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="8">
         <v>158</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="8" t="s">
-        <v>110</v>
+        <v>367</v>
       </c>
       <c r="F162" s="10">
-        <v>92</v>
+        <v>195</v>
       </c>
       <c r="G162" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="8">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>60</v>
+      </c>
+      <c r="I162" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="163" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4">
         <v>159</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F163" s="6">
-        <v>70</v>
+        <v>890</v>
       </c>
       <c r="G163" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H163" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H163" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I163" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="164" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="8">
         <v>160</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="8" t="s">
-        <v>356</v>
+        <v>51</v>
       </c>
       <c r="F164" s="10">
-        <v>5486</v>
+        <v>700</v>
       </c>
       <c r="G164" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I164" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="165" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4">
         <v>161</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>356</v>
+        <v>51</v>
       </c>
       <c r="F165" s="6">
-        <v>4599</v>
+        <v>700</v>
       </c>
       <c r="G165" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H165" s="4">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I165" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="166" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="8">
         <v>162</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="8" t="s">
-        <v>361</v>
+        <v>103</v>
       </c>
       <c r="F166" s="10">
-        <v>412</v>
+        <v>39</v>
       </c>
       <c r="G166" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H166" s="8">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>100</v>
+      </c>
+      <c r="I166" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="167" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4">
         <v>163</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>107</v>
+        <v>377</v>
       </c>
       <c r="F167" s="6">
-        <v>2100</v>
+        <v>199</v>
       </c>
       <c r="G167" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="8">
         <v>164</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F168" s="10">
-        <v>1601</v>
+        <v>570</v>
       </c>
       <c r="G168" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H168" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H168" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I168" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="169" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4">
         <v>165</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="F169" s="6">
-        <v>1419</v>
+        <v>1400</v>
       </c>
       <c r="G169" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H169" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H169" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I169" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="170" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="8">
         <v>166</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="8" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="F170" s="10">
-        <v>1766</v>
+        <v>650</v>
       </c>
       <c r="G170" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H170" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H170" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I170" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="171" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4">
         <v>167</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="F171" s="6">
-        <v>773</v>
+        <v>1100</v>
       </c>
       <c r="G171" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H171" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H171" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I171" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="172" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="8">
         <v>168</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="8" t="s">
-        <v>374</v>
+        <v>14</v>
       </c>
       <c r="F172" s="10">
-        <v>830</v>
+        <v>1440</v>
       </c>
       <c r="G172" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H172" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I172" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4">
         <v>169</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F173" s="6">
-        <v>174</v>
+        <v>700</v>
       </c>
       <c r="G173" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H173" s="4" t="s">
-        <v>13</v>
+      <c r="H173" s="4">
+        <v>40</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="8">
         <v>170</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="8" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="F174" s="10">
-        <v>120</v>
+        <v>3500</v>
       </c>
       <c r="G174" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H174" s="8" t="s">
-        <v>13</v>
+      <c r="H174" s="8">
+        <v>20</v>
       </c>
       <c r="I174" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4">
         <v>171</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>361</v>
+        <v>125</v>
       </c>
       <c r="F175" s="6">
-        <v>741</v>
+        <v>1200</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H175" s="4">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>100</v>
+      </c>
+      <c r="I175" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="176" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="8">
         <v>172</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="8" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="F176" s="10">
-        <v>82</v>
+        <v>750</v>
       </c>
       <c r="G176" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H176" s="8">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>48</v>
+      </c>
+      <c r="I176" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="177" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4">
         <v>173</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>361</v>
+        <v>51</v>
       </c>
       <c r="F177" s="6">
-        <v>184</v>
+        <v>1500</v>
       </c>
       <c r="G177" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H177" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H177" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I177" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="178" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="8">
         <v>174</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="8" t="s">
-        <v>361</v>
+        <v>401</v>
       </c>
       <c r="F178" s="10">
-        <v>491</v>
+        <v>640</v>
       </c>
       <c r="G178" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H178" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H178" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I178" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="179" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4">
         <v>175</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>361</v>
+        <v>404</v>
       </c>
       <c r="F179" s="6">
-        <v>92</v>
+        <v>340</v>
       </c>
       <c r="G179" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H179" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H179" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I179" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="180" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="8">
         <v>176</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="8" t="s">
-        <v>361</v>
+        <v>86</v>
       </c>
       <c r="F180" s="10">
-        <v>184</v>
+        <v>1300</v>
       </c>
       <c r="G180" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H180" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H180" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I180" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="181" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4">
         <v>177</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="F181" s="6">
-        <v>236</v>
+        <v>590</v>
       </c>
       <c r="G181" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H181" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H181" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I181" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="182" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="8">
         <v>178</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="8" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F182" s="10">
-        <v>181</v>
+        <v>3300</v>
       </c>
       <c r="G182" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H182" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H182" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I182" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="183" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4">
         <v>179</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>361</v>
+        <v>113</v>
       </c>
       <c r="F183" s="6">
-        <v>351</v>
+        <v>700</v>
       </c>
       <c r="G183" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H183" s="4">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I183" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="184" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="8">
         <v>180</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="8" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F184" s="10">
-        <v>129</v>
+        <v>220</v>
       </c>
       <c r="G184" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H184" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I184" s="8" t="s">
-        <v>35</v>
+      <c r="I184" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="185" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4">
         <v>181</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F185" s="6">
-        <v>278</v>
+        <v>950</v>
       </c>
       <c r="G185" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I185" s="4" t="s">
-        <v>35</v>
+      <c r="I185" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="186" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="8">
         <v>182</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="8" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F186" s="10">
-        <v>109</v>
+        <v>650</v>
       </c>
       <c r="G186" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H186" s="8">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H186" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I186" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="187" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4">
         <v>183</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="F187" s="6">
-        <v>224</v>
+        <v>1150</v>
       </c>
       <c r="G187" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H187" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H187" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I187" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="188" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="8">
         <v>184</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="8" t="s">
-        <v>361</v>
+        <v>106</v>
       </c>
       <c r="F188" s="10">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G188" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H188" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="I188" s="8" t="s">
-        <v>35</v>
+      <c r="I188" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="189" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4">
         <v>185</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>361</v>
+        <v>56</v>
       </c>
       <c r="F189" s="6">
-        <v>391</v>
+        <v>520</v>
       </c>
       <c r="G189" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H189" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H189" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I189" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="190" ht="20" customHeight="1" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="8">
         <v>186</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="8" t="s">
-        <v>361</v>
+        <v>401</v>
       </c>
       <c r="F190" s="10">
-        <v>351</v>
+        <v>470</v>
       </c>
       <c r="G190" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="H190" s="8">
-[...242 lines deleted...]
-      <c r="B199" s="5" t="s">
+      <c r="H190" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I190" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
         <v>427</v>
       </c>
-      <c r="C199" s="4" t="s">
+      <c r="B192" t="s">
+        <v>427</v>
+      </c>
+      <c r="C192" s="12" t="s">
         <v>428</v>
       </c>
-      <c r="D199" s="4" t="s">
-[...11314 lines deleted...]
-      <c r="I590" s="12"/>
+      <c r="D192" s="12"/>
+      <c r="E192" s="12"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="12"/>
+      <c r="H192" s="12"/>
+      <c r="I192" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="C590:I590"/>
+    <mergeCell ref="C192:I192"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I5" r:id="rId1"/>
     <hyperlink ref="I6" r:id="rId2"/>
     <hyperlink ref="I7" r:id="rId3"/>
     <hyperlink ref="I8" r:id="rId4"/>
     <hyperlink ref="I9" r:id="rId5"/>
     <hyperlink ref="I10" r:id="rId6"/>
     <hyperlink ref="I11" r:id="rId7"/>
-    <hyperlink ref="I13" r:id="rId8"/>
-[...91 lines deleted...]
-    <hyperlink ref="I588" r:id="rId100"/>
+    <hyperlink ref="I12" r:id="rId8"/>
+    <hyperlink ref="I13" r:id="rId9"/>
+    <hyperlink ref="I14" r:id="rId10"/>
+    <hyperlink ref="I15" r:id="rId11"/>
+    <hyperlink ref="I16" r:id="rId12"/>
+    <hyperlink ref="I17" r:id="rId13"/>
+    <hyperlink ref="I18" r:id="rId14"/>
+    <hyperlink ref="I19" r:id="rId15"/>
+    <hyperlink ref="I20" r:id="rId16"/>
+    <hyperlink ref="I21" r:id="rId17"/>
+    <hyperlink ref="I22" r:id="rId18"/>
+    <hyperlink ref="I23" r:id="rId19"/>
+    <hyperlink ref="I24" r:id="rId20"/>
+    <hyperlink ref="I25" r:id="rId21"/>
+    <hyperlink ref="I26" r:id="rId22"/>
+    <hyperlink ref="I27" r:id="rId23"/>
+    <hyperlink ref="I28" r:id="rId24"/>
+    <hyperlink ref="I29" r:id="rId25"/>
+    <hyperlink ref="I30" r:id="rId26"/>
+    <hyperlink ref="I31" r:id="rId27"/>
+    <hyperlink ref="I32" r:id="rId28"/>
+    <hyperlink ref="I33" r:id="rId29"/>
+    <hyperlink ref="I34" r:id="rId30"/>
+    <hyperlink ref="I35" r:id="rId31"/>
+    <hyperlink ref="I36" r:id="rId32"/>
+    <hyperlink ref="I37" r:id="rId33"/>
+    <hyperlink ref="I38" r:id="rId34"/>
+    <hyperlink ref="I39" r:id="rId35"/>
+    <hyperlink ref="I40" r:id="rId36"/>
+    <hyperlink ref="I41" r:id="rId37"/>
+    <hyperlink ref="I42" r:id="rId38"/>
+    <hyperlink ref="I43" r:id="rId39"/>
+    <hyperlink ref="I44" r:id="rId40"/>
+    <hyperlink ref="I45" r:id="rId41"/>
+    <hyperlink ref="I46" r:id="rId42"/>
+    <hyperlink ref="I47" r:id="rId43"/>
+    <hyperlink ref="I48" r:id="rId44"/>
+    <hyperlink ref="I49" r:id="rId45"/>
+    <hyperlink ref="I50" r:id="rId46"/>
+    <hyperlink ref="I51" r:id="rId47"/>
+    <hyperlink ref="I52" r:id="rId48"/>
+    <hyperlink ref="I53" r:id="rId49"/>
+    <hyperlink ref="I54" r:id="rId50"/>
+    <hyperlink ref="I55" r:id="rId51"/>
+    <hyperlink ref="I56" r:id="rId52"/>
+    <hyperlink ref="I57" r:id="rId53"/>
+    <hyperlink ref="I58" r:id="rId54"/>
+    <hyperlink ref="I59" r:id="rId55"/>
+    <hyperlink ref="I60" r:id="rId56"/>
+    <hyperlink ref="I61" r:id="rId57"/>
+    <hyperlink ref="I62" r:id="rId58"/>
+    <hyperlink ref="I63" r:id="rId59"/>
+    <hyperlink ref="I64" r:id="rId60"/>
+    <hyperlink ref="I65" r:id="rId61"/>
+    <hyperlink ref="I66" r:id="rId62"/>
+    <hyperlink ref="I67" r:id="rId63"/>
+    <hyperlink ref="I68" r:id="rId64"/>
+    <hyperlink ref="I69" r:id="rId65"/>
+    <hyperlink ref="I70" r:id="rId66"/>
+    <hyperlink ref="I71" r:id="rId67"/>
+    <hyperlink ref="I72" r:id="rId68"/>
+    <hyperlink ref="I73" r:id="rId69"/>
+    <hyperlink ref="I74" r:id="rId70"/>
+    <hyperlink ref="I75" r:id="rId71"/>
+    <hyperlink ref="I76" r:id="rId72"/>
+    <hyperlink ref="I77" r:id="rId73"/>
+    <hyperlink ref="I78" r:id="rId74"/>
+    <hyperlink ref="I79" r:id="rId75"/>
+    <hyperlink ref="I80" r:id="rId76"/>
+    <hyperlink ref="I81" r:id="rId77"/>
+    <hyperlink ref="I82" r:id="rId78"/>
+    <hyperlink ref="I83" r:id="rId79"/>
+    <hyperlink ref="I84" r:id="rId80"/>
+    <hyperlink ref="I85" r:id="rId81"/>
+    <hyperlink ref="I86" r:id="rId82"/>
+    <hyperlink ref="I87" r:id="rId83"/>
+    <hyperlink ref="I88" r:id="rId84"/>
+    <hyperlink ref="I89" r:id="rId85"/>
+    <hyperlink ref="I90" r:id="rId86"/>
+    <hyperlink ref="I91" r:id="rId87"/>
+    <hyperlink ref="I92" r:id="rId88"/>
+    <hyperlink ref="I93" r:id="rId89"/>
+    <hyperlink ref="I94" r:id="rId90"/>
+    <hyperlink ref="I95" r:id="rId91"/>
+    <hyperlink ref="I96" r:id="rId92"/>
+    <hyperlink ref="I97" r:id="rId93"/>
+    <hyperlink ref="I98" r:id="rId94"/>
+    <hyperlink ref="I99" r:id="rId95"/>
+    <hyperlink ref="I100" r:id="rId96"/>
+    <hyperlink ref="I101" r:id="rId97"/>
+    <hyperlink ref="I102" r:id="rId98"/>
+    <hyperlink ref="I103" r:id="rId99"/>
+    <hyperlink ref="I104" r:id="rId100"/>
+    <hyperlink ref="I105" r:id="rId101"/>
+    <hyperlink ref="I106" r:id="rId102"/>
+    <hyperlink ref="I107" r:id="rId103"/>
+    <hyperlink ref="I108" r:id="rId104"/>
+    <hyperlink ref="I109" r:id="rId105"/>
+    <hyperlink ref="I110" r:id="rId106"/>
+    <hyperlink ref="I111" r:id="rId107"/>
+    <hyperlink ref="I112" r:id="rId108"/>
+    <hyperlink ref="I113" r:id="rId109"/>
+    <hyperlink ref="I114" r:id="rId110"/>
+    <hyperlink ref="I115" r:id="rId111"/>
+    <hyperlink ref="I116" r:id="rId112"/>
+    <hyperlink ref="I117" r:id="rId113"/>
+    <hyperlink ref="I118" r:id="rId114"/>
+    <hyperlink ref="I119" r:id="rId115"/>
+    <hyperlink ref="I120" r:id="rId116"/>
+    <hyperlink ref="I121" r:id="rId117"/>
+    <hyperlink ref="I122" r:id="rId118"/>
+    <hyperlink ref="I123" r:id="rId119"/>
+    <hyperlink ref="I124" r:id="rId120"/>
+    <hyperlink ref="I125" r:id="rId121"/>
+    <hyperlink ref="I126" r:id="rId122"/>
+    <hyperlink ref="I127" r:id="rId123"/>
+    <hyperlink ref="I128" r:id="rId124"/>
+    <hyperlink ref="I129" r:id="rId125"/>
+    <hyperlink ref="I130" r:id="rId126"/>
+    <hyperlink ref="I131" r:id="rId127"/>
+    <hyperlink ref="I132" r:id="rId128"/>
+    <hyperlink ref="I133" r:id="rId129"/>
+    <hyperlink ref="I134" r:id="rId130"/>
+    <hyperlink ref="I135" r:id="rId131"/>
+    <hyperlink ref="I136" r:id="rId132"/>
+    <hyperlink ref="I137" r:id="rId133"/>
+    <hyperlink ref="I138" r:id="rId134"/>
+    <hyperlink ref="I139" r:id="rId135"/>
+    <hyperlink ref="I140" r:id="rId136"/>
+    <hyperlink ref="I141" r:id="rId137"/>
+    <hyperlink ref="I142" r:id="rId138"/>
+    <hyperlink ref="I143" r:id="rId139"/>
+    <hyperlink ref="I144" r:id="rId140"/>
+    <hyperlink ref="I145" r:id="rId141"/>
+    <hyperlink ref="I146" r:id="rId142"/>
+    <hyperlink ref="I147" r:id="rId143"/>
+    <hyperlink ref="I148" r:id="rId144"/>
+    <hyperlink ref="I149" r:id="rId145"/>
+    <hyperlink ref="I150" r:id="rId146"/>
+    <hyperlink ref="I151" r:id="rId147"/>
+    <hyperlink ref="I152" r:id="rId148"/>
+    <hyperlink ref="I153" r:id="rId149"/>
+    <hyperlink ref="I154" r:id="rId150"/>
+    <hyperlink ref="I155" r:id="rId151"/>
+    <hyperlink ref="I156" r:id="rId152"/>
+    <hyperlink ref="I157" r:id="rId153"/>
+    <hyperlink ref="I158" r:id="rId154"/>
+    <hyperlink ref="I159" r:id="rId155"/>
+    <hyperlink ref="I160" r:id="rId156"/>
+    <hyperlink ref="I161" r:id="rId157"/>
+    <hyperlink ref="I162" r:id="rId158"/>
+    <hyperlink ref="I163" r:id="rId159"/>
+    <hyperlink ref="I164" r:id="rId160"/>
+    <hyperlink ref="I165" r:id="rId161"/>
+    <hyperlink ref="I166" r:id="rId162"/>
+    <hyperlink ref="I167" r:id="rId163"/>
+    <hyperlink ref="I168" r:id="rId164"/>
+    <hyperlink ref="I169" r:id="rId165"/>
+    <hyperlink ref="I170" r:id="rId166"/>
+    <hyperlink ref="I171" r:id="rId167"/>
+    <hyperlink ref="I172" r:id="rId168"/>
+    <hyperlink ref="I173" r:id="rId169"/>
+    <hyperlink ref="I174" r:id="rId170"/>
+    <hyperlink ref="I175" r:id="rId171"/>
+    <hyperlink ref="I176" r:id="rId172"/>
+    <hyperlink ref="I177" r:id="rId173"/>
+    <hyperlink ref="I178" r:id="rId174"/>
+    <hyperlink ref="I179" r:id="rId175"/>
+    <hyperlink ref="I180" r:id="rId176"/>
+    <hyperlink ref="I181" r:id="rId177"/>
+    <hyperlink ref="I182" r:id="rId178"/>
+    <hyperlink ref="I183" r:id="rId179"/>
+    <hyperlink ref="I184" r:id="rId180"/>
+    <hyperlink ref="I185" r:id="rId181"/>
+    <hyperlink ref="I186" r:id="rId182"/>
+    <hyperlink ref="I187" r:id="rId183"/>
+    <hyperlink ref="I188" r:id="rId184"/>
+    <hyperlink ref="I189" r:id="rId185"/>
+    <hyperlink ref="I190" r:id="rId186"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>AksesShop13</dc:creator>
+  <dc:creator>AksesShop</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>